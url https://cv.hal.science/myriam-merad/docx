--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam MERAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriam MERAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director/Professor, National Center for Scientific Research (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad serves as Research Director/Professor at CNRS - UMR LAMSADE (Dauphine University). She leads research in Risk, resilience and sustainability governance and Decisions in safety, security and Health and Environment. Myriam Merad is primarily interested in the link between Science and Decision and mainly in expertise framing, regulatory and policy analysis and participative/deliberative decision analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD is a Civil engineer (graduated in 1997, Ecole Nationale des Travaux Publics d’Alger- Algeria). She obtained a Master of Business Administration (MBA) (ISG Alger and IEFSI - groupe EDHEC France) in 1999, a Research Master (DEA) in scientific methods in management science (operational research and decision aid) in 2000, a PhD in Management Sciences (Decision-aiding) in 2003 (Dauphine university, Paris) and a Habilitation - Habilitation à Diriger les Recherches - (HDR is in France a high-level specialization university-granted and higher education-sanctioned degree obtained post PhD needed to access the rank of Professeur des Universites) in 2011. Her fields of expertise are in risk, resilience and sustainability governance and decision analysis in safety, security and health- environment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD began her career in Algeria in the field of parasismic engineering and in the civil engineering in 1996. She has joined INERIS (National French Institute for Environment and Industrial Risks) in 1999. From 1999 to 2003, during her PhD, she was in charge of developing methodologies to prevent risks of subsidence and collapse due to post-mining activities (ex. Mining Risk Prevention Plans) at the Soil and Sub-soil Division. In 2003, she joined the Accidental Risks Division of the Institute. Between 2003 and 2008, she contributed to European Union and French research programmes in risk governance (e.g. Trustnet-in-Action, STARC, SAPHIR, French Research Programmes SOCECO2 ...) and to research programmes in the field of Technological Risk Prevention (e.g. Acceptrisk). The general objectives of these programmes where, in one hand to contribute to a more inclusive risk governance in France and, in another hand, to improve the ongoing practices in risk prevention by developing methodologies using expert-judgement and decision aiding tools especially applied to support the land-use planning policies and decision around Seveso plants. These research projects and programs were action-research to support Ministry of Environment in framing new regulations and decision criteria in the aftermath of the Toulouse ammonium nitrate disaster (2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005-2008, she was the head of “Societal Risk Management” and “Governance, human and Organizational factors” research and expert groups at INERIS, managing successively 20 people (engineers, PhD student, technicians, trainee, secretary).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2009, she was nominated as a sustainable development delegate at INERIS where she was asked to define the policy, the strategy and the sustainable development action plan for the Institute. In October 2010, she chaired for the French Ministry of Environment at a national level a working group on sustainable development governance within public organizations. Four national guidelines were published in March 2013. She has been nominated in April 2014 to become a lead in Human, organizational and societal factors at Chronic Risks Division where she has contributed to the National and Regional Air Pollution Risk Prevention Plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In October 2016, Myriam Merad was nominated at the French National Center for Scientific Research (CNRS) as a Research Director/Professor. Since her nomination, she chaired the ANSES (French Agency for Food, Environmental and Occupational Health & Safety) working group on integrated approach to food safety (biological and chemical hazards) (2017-2020) and coordinates different projects on different types of risks: flooding, nanotechnology, high threshold Seveso facility, radiological risks, ... She supports since 2019 IRSN (French national expert institute for nuclear safety and radiological protection) in the field of multi-criteria and multi-stakeholders’ expertise and decision-aiding.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merad is also active in many other risk-related institutes and scientific societies: She was a member of the Scientific and Technical Committee of IRSTEA (former CEMAGREF, the French institute, the national institute of science and technology for environment and agriculture and current INRAE) from 2009 to 2017 and chairman or co-chairman of different expert working groups within the Institut de Maîtrise des Risques (IMdR, the French engineer association in risk, safety and reliability management), AFPCNT (French association for the prevention of technological and natural disasters) and “Association Française des Ingénieurs et Techniciens de l’Environnement” (AFITE, the French environment engineers and technicians association). She was a Councilor of the SRA (from 2017-2020) and the President of the Scientific Committee of AFPCNT. She is also a member of the editorial board of Springer’s Environment, systems & Decisions journal (formerly The Environmentalist). In 2020 she was nominated as Member of Advisory Council for the Prevention of Major Natural Risks (COPRNM), National expert to the European Science and Technology Advisory Group (E-STAG) to UNDRR and as a Consultation Garantor at the National Commission for Public Debate (CNDP). In November 2020 she has joined the Board of Directors of Paris Dauphine University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is the author of six books (in French, on decision aiding, expertise and risk assessment and management; concertation and mediation in environment, managing the organizational change of sustainable development, 1 in English); she has contributed to different national guidelines and legislations in the field of safety and sustainability; has written more than 70 papers in scientific journals and in conferences, and has communicated in 130 conferences and seminars. She has contributed to organize more than 40 technical and scientific seminars, conferences and meetings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For more information:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Myriam_Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/myriam-merad-014a2670/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core multi-criteria framework for assessing the performance of policies related to risk: a case study on risk policy for high risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.101870. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk policy tools for high-risk industrial sites in Normandy (France) and Piedmont (Italy): more hazards-focused than vulnerabilities-focused</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Javier Castro Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Demichela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.78-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2025.2488383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Jungle of Biological Agents of Foodborne Diseases: Time to Put Some Order for the French Risk Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (9), pp.536 - 545. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2023.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of risk prevention policy tools and governance structures in Normandy (France) and Victoria (Australia): Assessing policies for high-risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.104600. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria decision analysis to identify potentially dangerous glacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kougkoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Symeonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving Highly Sustainable Organisation : Governance and organisational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (Special issue), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: learning from decision-aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Decision Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1-2), pp.63-90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-013-0022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du public au marché : le changement par l'apprentissage au sein des structures commerciales d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ait Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.004.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-criteria decision-aiding framework to analyze and assess the governance of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-013-9447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-criteria decision aid methodology to implement sustainable development principles within an Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une démarche de développement durable au sein d'un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La governança del risc per obtenir territoris sostenibles : la metodologia francesa i alguns reptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista catalina de seguretat publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.53-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based classification system of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.757-766. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-008-9546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization control around industrial SEVESO sites : the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1-2), pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concertation : une nouvelle dimension dans la gestion d'un territoire à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de décision en gestion préventive des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision intégrée de la gestion des risques accidentels en vue de favoriser son évolution en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, nÂ° 80, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrative approach of the industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0886-7798(03)00106-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering risk-related impacts of the hydrogen industry in a life-cycle perspective: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding CyberSecurity: How Terminology Shapes the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terje Aven; Marja Ylönen, Jun 2025, Stavanger, Norway. pp.P5323, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie de la production d’hydrogène en France : cartographie des impacts et évolution à horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Life Cycle Management for Loop, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plurality to Practice: Leveraging Competing Visions of Sustainability for Strategic Implementation Towards Sustainable Interorganizational Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du rôle de l'alerte et de son effectivité dans la réduction des risques de catastrophes. Le cas des inondations en Allemagne, Belgique, et France de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zugasti Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrhiest-Leblanc Ghislaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda λμ24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maîtrise des Risques, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technologie pleine de promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque historique international Total Energies n°5 « Qui a façonné les transitions énergétiques ? Consommateurs, entreprises, acteurs publics et sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Total énergies, Jun 2024, La défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les flux de la transition énergétique. Les réseaux et encastrements sociotechniques de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française, sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorialized technology? Assessing promises and (new) socio-technical entanglements of &amp;quot;green&amp;quot; hydrogen projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S; EASST, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattaques : Impact des perceptions individuelles du risque dans l'activité de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID), 42e édition, Nancy, France, 28 - 31 mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent States: Model-Based Machine Learning Perspectives on Cyber Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Intelligent Cybersecurity Conference (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63108.2024.10894907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphose des systèmes de gouvernance des risques à l'ère des poly-crises : les voies de la performativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tichauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques - IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04793642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser et gérer les transitions agricoles et énergétiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le risque de la transition écologique, partage des risques, partage de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Centre-Val de Loire - Vegepolys-Valley, Feb 2024, Orléan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological insights for the prevention of cyber-attacks risks in the energy sector: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_driver⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Decision Support Systems for Cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Information Systems (MCIS) and the 6th Middle East &amp; North Africa Conference on digital Information Systems (MENACIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Lambda Mu de l’IMdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannous Scarlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible AI communication: How do European officials share their concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusu G Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major accidents and risk prevention policies in the chemical and petrochemical industry in France: Paving the way towards an assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R04-01-259-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Cybersecurity: A Preliminary Study of Automated Pentesting with Offensive Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Event, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multidisciplinaire et multicritère pour accompagner la modélisation de la dispersion de radionucléides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doursout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Vidal Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-experts, multi-acteurs et multicritères : exercice d’application à la gestion soutenable des déchets radioactifs de très faible activité (TFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of 26 September 2019 Accident: A Focus on Risk-Related Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1959-1966, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_198-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE ANALYTIQUE ET APPROCHE SYSTEMIQUE POUR LA MAITRISE DES RISQUES ANALYTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Géogouvernance », un dispositif adapté pour permettre la participation de tous dans un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du réseau OPDE Des outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches for a complete mapping of nanomaterial uses : the case of nanosilver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cantuarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des SHS pour la gestion des risques en matière de sûreté, de sécurité et d’environnement-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans la cartographie des risques – quelques recommandations dans le cas de la prévention des pollutions atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to assess the “quality of decision” in terms of major risks regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the influence of &amp;quot;Experts factors&amp;quot; in risk management process for safety, security and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European conference on operational research (EURO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment passer d'une représentation plurielle et fragmentée des risques à une représentation partagée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congrès géomètres-experts "Risque et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs : retours d’expériences et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological and practical contribution to air quality policy analytics - Two practical examples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to assess the quality of the governance ? Conclusions of the national working group on governance of sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving High Sustainable Organization : governance and organizational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability of public organizations. The french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Risk 2012 'Risk and Development in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des organisations : entre impératifs de durabilité et gestion de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and decision-aiding in safety and environment domains : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2317-2323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Perspectives on Sustainable Infrastructures for Cities and Military Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sustainability and risks : about using a multi-criteria decision aid methodology within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2309-2316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainable development : assessing organizational risks and resiliencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Neyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dialogue to sustainable cooperation : how to create and to assess the organizational change to reach the challenges of sustainable development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guidance for implementing decision-aiding in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.191-200, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of organizations : dealing with complexity and sustainability demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the governance of the organizations : risks, resiliencies and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Probabilistic Safety Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.4073-4082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risks governance within territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sans I Pinyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and assessing sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. iNTeg-Risk Conference &amp; 20. SRA-Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des organisations en réponse aux enjeux du développement durable : cas de l'application de la norme ISO 26000 à un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la sécurité de l'industrie et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid process in risk management - from the conduct of the expertise process to its governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2011 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of organizational approach and decision aiding theory for assessing risks and benefits of outsourcing : implementing an action plan for contracts optimization in a company submitted to authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. ESReDA Seminar "Risk Analysis and Management Across Industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience comme source de résilience ou de vulnérabilité dans la prévention des risques technologiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès de la Société d'Ergonomie de Langue Française "Fiabilité, Résilience et Adaptation" (SELF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring citizen participation in technological risk management process and in framing Corporate Societal Responsibility within the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement par la concertation : exemple de la mise en place d'un plan développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.Comm 6B-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of participative risk governance : questioning scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and vulnerabilities assessment in industrial risk. French context and perspectives offered by territorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 Safety and Reliability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2041-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development and climate change challenges case of a public organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference "Climate Change : Global Change and Local Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hella, Iceland. pp.193-207, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1770-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying nanomaterial risks using multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Nanomaterials : Environmental Risk and Benefits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Faro, Portugal. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9491-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'ergonomie à la prévention des risques technologiques majeurs : analyse du travail et dimensions organisationnelles dans une installation classée à hauts risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès de la Société d'Ergonomie de Langue Française "Ergonomie et organisation du travail" (SELF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a possible synergy between sustainability and safety ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting "Risk Analysis The Evolution of a Science" (SRA Annual Meeting 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk governance for sustainable territories : Land Use Planning (LUP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche méthodologique d'accompagnement à la conception de structures participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2008 "Les outils pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for integrated risk management of emerging risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and major risk management processes for Seveso plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPHIR seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chexbres, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal expertise of major industrial risks : toward shared decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.593-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial risk governance process in France : a decisional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDIR scientific colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological and practical challenges on safety and societal issues for nano-manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA annual meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there uncertainty in the risks or risks in uncertainty : which came first, the chicken or the egg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When territory generates risks : implementing vulnerability and stake assessment for a territorial approach of industrial risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen energy technologies in society : a study of the technological experts' view, acceptability and shared technological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chelhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the relevance of the concept of risk acceptability in the risk management process : a decisional approach in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major technological risk communication policy : a participative process in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and major industrial hazards : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of the major industrial accidents : about the interest of using diagrams influence in risk prevention process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Probabilistic Safety Assessment &amp; Management Conference (PSAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological perspective in the modelling process of an industrial system integrating technical and organisational dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Society for Risk Analysis - Europe (SRA-E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulouse disaster and the changes in managing risks related to hazardous plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conference on risk assessment and management in the civil and industrial settlements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement sur la mise en place des comités locaux d'information et de concertation (CLIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Developpement durable des territoires et gouvernance des risques une gouvernance participative pour l'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert judgement to decision-making in the major risk management process around SEVESO sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the use of Expert Judgement in Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative approach of land use planning around &amp;quot;SEVESO type&amp;quot; sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of local committee in the vinicity of industrial Seveso sites, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar "RISK : perception communication acceptability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruges, Belgium. pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does experts' judgement contribute to risk analysis and risk management of major industrial accidents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the industrial risk prevention process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FUR XI-PARIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the evolution in industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it necessary to separate &amp;quot;risk evaluation&amp;quot; from &amp;quot;risk perception&amp;quot; as regards to the control of industrial activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences modelling of major industrial accidents : from scientific expertise to public perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Zihri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SRA annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation des zones à risques d'effondrement miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Meeting of the European working group Multicriteria Aid for Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation du risque d'effondrement minier sous le bâti et les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk analysis Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mining management in the Lorraine region : method of grading of mining subsidence risk under building and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription territoriale des infrastructures de l’hydrogène décarboné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Under Scrutiny. 21st Century Decision Making for Environmental Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA Editions, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la concertation dans le domaine des risques et de l'environnement. Éléments méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE, 2015, 9782954539829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables. Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 2014, Sciences du risque et du danger, 9782743015350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrefactum Editora, 2014, Confiabilidade Humana, 9788563299161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables : Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 141 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et concertation environnementales : Un accompagnement à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE. Paris, 144 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision et expertise en gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 268 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECHY, Nicolas. Editions Préventique. Bordeaux, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy: Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-5, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_47-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Use of AI for Cyber Risk Management in Critical Infrastructures: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.33-68, 2025, 9788770042260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs. Retours d'expériences et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERAD, Myriam; DECHY, Nicolas; DEHOUCK, Laurent; LASSAGNE, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Editions, pp.391-415, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated perspectives on sustainable infrastructures for cities and military installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S.T. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LINKOV, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable cities and military installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-328, 2014, NATO Science for Peace and Security Series C : Environmental Security, 9789400771604. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7161-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences collectives au coeur des processus de gestion des risques : Histoire d'un processus de recherche-intervention au sein d'un Institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BREGEON, Jacques ; MAULEON, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : comprendre et développer les compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.NC, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participative governance framework for the implementation of a sustainable development plan within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARL, Herman A. ; SCARLETT, Lynn ; VARGAS-MORENO, Juan Carlos ; FLAXMAN, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring lands - Coordinating science, politics and action : complexities of climate and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer. Dordrecht, pp.217-237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise processes in risk assessment and management : How to improve their governance and their conduct ? (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.181-182. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9503-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: Learning from decision aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTER LE SYSTEME Français face à l'évolution du risque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Langreney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Dauphine; BRGM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes d'aide multicritère à la décision pour l'analyse et la gestion des risques liés aux mouvements de terrains induits par les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris Dauphine-PSL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003PA090016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05224803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam MERAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriam MERAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director/Professor, National Center for Scientific Research (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad serves as Research Director/Professor at CNRS - UMR LAMSADE (Dauphine University). She leads research in Risk, resilience and sustainability governance and Decisions in safety, security and Health and Environment. Myriam Merad is primarily interested in the link between Science and Decision and mainly in expertise framing, regulatory and policy analysis and participative/deliberative decision analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD is a Civil engineer (graduated in 1997, Ecole Nationale des Travaux Publics d’Alger- Algeria). She obtained a Master of Business Administration (MBA) (ISG Alger and IEFSI - groupe EDHEC France) in 1999, a Research Master (DEA) in scientific methods in management science (operational research and decision aid) in 2000, a PhD in Management Sciences (Decision-aiding) in 2003 (Dauphine university, Paris) and a Habilitation - Habilitation à Diriger les Recherches - (HDR is in France a high-level specialization university-granted and higher education-sanctioned degree obtained post PhD needed to access the rank of Professeur des Universites) in 2011. Her fields of expertise are in risk, resilience and sustainability governance and decision analysis in safety, security and health- environment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD began her career in Algeria in the field of parasismic engineering and in the civil engineering in 1996. She has joined INERIS (National French Institute for Environment and Industrial Risks) in 1999. From 1999 to 2003, during her PhD, she was in charge of developing methodologies to prevent risks of subsidence and collapse due to post-mining activities (ex. Mining Risk Prevention Plans) at the Soil and Sub-soil Division. In 2003, she joined the Accidental Risks Division of the Institute. Between 2003 and 2008, she contributed to European Union and French research programmes in risk governance (e.g. Trustnet-in-Action, STARC, SAPHIR, French Research Programmes SOCECO2 ...) and to research programmes in the field of Technological Risk Prevention (e.g. Acceptrisk). The general objectives of these programmes where, in one hand to contribute to a more inclusive risk governance in France and, in another hand, to improve the ongoing practices in risk prevention by developing methodologies using expert-judgement and decision aiding tools especially applied to support the land-use planning policies and decision around Seveso plants. These research projects and programs were action-research to support Ministry of Environment in framing new regulations and decision criteria in the aftermath of the Toulouse ammonium nitrate disaster (2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005-2008, she was the head of “Societal Risk Management” and “Governance, human and Organizational factors” research and expert groups at INERIS, managing successively 20 people (engineers, PhD student, technicians, trainee, secretary).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2009, she was nominated as a sustainable development delegate at INERIS where she was asked to define the policy, the strategy and the sustainable development action plan for the Institute. In October 2010, she chaired for the French Ministry of Environment at a national level a working group on sustainable development governance within public organizations. Four national guidelines were published in March 2013. She has been nominated in April 2014 to become a lead in Human, organizational and societal factors at Chronic Risks Division where she has contributed to the National and Regional Air Pollution Risk Prevention Plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In October 2016, Myriam Merad was nominated at the French National Center for Scientific Research (CNRS) as a Research Director/Professor. Since her nomination, she chaired the ANSES (French Agency for Food, Environmental and Occupational Health & Safety) working group on integrated approach to food safety (biological and chemical hazards) (2017-2020) and coordinates different projects on different types of risks: flooding, nanotechnology, high threshold Seveso facility, radiological risks, ... She supports since 2019 IRSN (French national expert institute for nuclear safety and radiological protection) in the field of multi-criteria and multi-stakeholders’ expertise and decision-aiding.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merad is also active in many other risk-related institutes and scientific societies: She was a member of the Scientific and Technical Committee of IRSTEA (former CEMAGREF, the French institute, the national institute of science and technology for environment and agriculture and current INRAE) from 2009 to 2017 and chairman or co-chairman of different expert working groups within the Institut de Maîtrise des Risques (IMdR, the French engineer association in risk, safety and reliability management), AFPCNT (French association for the prevention of technological and natural disasters) and “Association Française des Ingénieurs et Techniciens de l’Environnement” (AFITE, the French environment engineers and technicians association). She was a Councilor of the SRA (from 2017-2020) and the President of the Scientific Committee of AFPCNT. She is also a member of the editorial board of Springer’s Environment, systems & Decisions journal (formerly The Environmentalist). In 2020 she was nominated as Member of Advisory Council for the Prevention of Major Natural Risks (COPRNM), National expert to the European Science and Technology Advisory Group (E-STAG) to UNDRR and as a Consultation Garantor at the National Commission for Public Debate (CNDP). In November 2020 she has joined the Board of Directors of Paris Dauphine University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is the author of six books (in French, on decision aiding, expertise and risk assessment and management; concertation and mediation in environment, managing the organizational change of sustainable development, 1 in English); she has contributed to different national guidelines and legislations in the field of safety and sustainability; has written more than 70 papers in scientific journals and in conferences, and has communicated in 130 conferences and seminars. She has contributed to organize more than 40 technical and scientific seminars, conferences and meetings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For more information:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Myriam_Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/myriam-merad-014a2670/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core multi-criteria framework for assessing the performance of policies related to risk: a case study on risk policy for high risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.101870. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk policy tools for high-risk industrial sites in Normandy (France) and Piedmont (Italy): more hazards-focused than vulnerabilities-focused</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Javier Castro Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Demichela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.78-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2025.2488383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Jungle of Biological Agents of Foodborne Diseases: Time to Put Some Order for the French Risk Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (9), pp.536 - 545. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2023.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of risk prevention policy tools and governance structures in Normandy (France) and Victoria (Australia): Assessing policies for high-risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.104600. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria decision analysis to identify potentially dangerous glacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kougkoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Symeonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving Highly Sustainable Organisation : Governance and organisational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (Special issue), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: learning from decision-aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Decision Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1-2), pp.63-90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-013-0022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-criteria decision-aiding framework to analyze and assess the governance of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-013-9447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du public au marché : le changement par l'apprentissage au sein des structures commerciales d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ait Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.004.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-criteria decision aid methodology to implement sustainable development principles within an Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une démarche de développement durable au sein d'un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La governança del risc per obtenir territoris sostenibles : la metodologia francesa i alguns reptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista catalina de seguretat publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.53-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based classification system of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.757-766. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-008-9546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization control around industrial SEVESO sites : the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1-2), pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concertation : une nouvelle dimension dans la gestion d'un territoire à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de décision en gestion préventive des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision intégrée de la gestion des risques accidentels en vue de favoriser son évolution en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, nÂ° 80, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrative approach of the industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0886-7798(03)00106-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering risk-related impacts of the hydrogen industry in a life-cycle perspective: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding CyberSecurity: How Terminology Shapes the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terje Aven; Marja Ylönen, Jun 2025, Stavanger, Norway. pp.P5323, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie de la production d’hydrogène en France : cartographie des impacts et évolution à horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Life Cycle Management for Loop, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plurality to Practice: Leveraging Competing Visions of Sustainability for Strategic Implementation Towards Sustainable Interorganizational Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du rôle de l'alerte et de son effectivité dans la réduction des risques de catastrophes. Le cas des inondations en Allemagne, Belgique, et France de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zugasti Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrhiest-Leblanc Ghislaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda λμ24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maîtrise des Risques, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technologie pleine de promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque historique international Total Energies n°5 « Qui a façonné les transitions énergétiques ? Consommateurs, entreprises, acteurs publics et sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Total énergies, Jun 2024, La défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorialized technology? Assessing promises and (new) socio-technical entanglements of &amp;quot;green&amp;quot; hydrogen projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S; EASST, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les flux de la transition énergétique. Les réseaux et encastrements sociotechniques de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française, sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattaques : Impact des perceptions individuelles du risque dans l'activité de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID), 42e édition, Nancy, France, 28 - 31 mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent States: Model-Based Machine Learning Perspectives on Cyber Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Intelligent Cybersecurity Conference (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63108.2024.10894907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphose des systèmes de gouvernance des risques à l'ère des poly-crises : les voies de la performativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tichauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques - IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04793642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser et gérer les transitions agricoles et énergétiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le risque de la transition écologique, partage des risques, partage de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Centre-Val de Loire - Vegepolys-Valley, Feb 2024, Orléan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological insights for the prevention of cyber-attacks risks in the energy sector: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_driver⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Decision Support Systems for Cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Information Systems (MCIS) and the 6th Middle East &amp; North Africa Conference on digital Information Systems (MENACIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Lambda Mu de l’IMdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannous Scarlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible AI communication: How do European officials share their concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusu G Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major accidents and risk prevention policies in the chemical and petrochemical industry in France: Paving the way towards an assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R04-01-259-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Cybersecurity: A Preliminary Study of Automated Pentesting with Offensive Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Event, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multidisciplinaire et multicritère pour accompagner la modélisation de la dispersion de radionucléides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doursout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Vidal Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-experts, multi-acteurs et multicritères : exercice d’application à la gestion soutenable des déchets radioactifs de très faible activité (TFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of 26 September 2019 Accident: A Focus on Risk-Related Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1959-1966, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_198-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE ANALYTIQUE ET APPROCHE SYSTEMIQUE POUR LA MAITRISE DES RISQUES ANALYTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Géogouvernance », un dispositif adapté pour permettre la participation de tous dans un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du réseau OPDE Des outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches for a complete mapping of nanomaterial uses : the case of nanosilver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cantuarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des SHS pour la gestion des risques en matière de sûreté, de sécurité et d’environnement-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans la cartographie des risques – quelques recommandations dans le cas de la prévention des pollutions atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to assess the “quality of decision” in terms of major risks regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the influence of &amp;quot;Experts factors&amp;quot; in risk management process for safety, security and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European conference on operational research (EURO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment passer d'une représentation plurielle et fragmentée des risques à une représentation partagée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congrès géomètres-experts "Risque et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs : retours d’expériences et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological and practical contribution to air quality policy analytics - Two practical examples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to assess the quality of the governance ? Conclusions of the national working group on governance of sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving High Sustainable Organization : governance and organizational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability of public organizations. The french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Risk 2012 'Risk and Development in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainable development : assessing organizational risks and resiliencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Neyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dialogue to sustainable cooperation : how to create and to assess the organizational change to reach the challenges of sustainable development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sustainability and risks : about using a multi-criteria decision aid methodology within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2309-2316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Perspectives on Sustainable Infrastructures for Cities and Military Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des organisations : entre impératifs de durabilité et gestion de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and decision-aiding in safety and environment domains : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2317-2323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of organizations : dealing with complexity and sustainability demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guidance for implementing decision-aiding in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.191-200, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the governance of the organizations : risks, resiliencies and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Probabilistic Safety Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.4073-4082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risks governance within territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sans I Pinyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and assessing sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. iNTeg-Risk Conference &amp; 20. SRA-Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid process in risk management - from the conduct of the expertise process to its governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2011 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des organisations en réponse aux enjeux du développement durable : cas de l'application de la norme ISO 26000 à un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la sécurité de l'industrie et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of organizational approach and decision aiding theory for assessing risks and benefits of outsourcing : implementing an action plan for contracts optimization in a company submitted to authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. ESReDA Seminar "Risk Analysis and Management Across Industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement par la concertation : exemple de la mise en place d'un plan développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.Comm 6B-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of participative risk governance : questioning scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience comme source de résilience ou de vulnérabilité dans la prévention des risques technologiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès de la Société d'Ergonomie de Langue Française "Fiabilité, Résilience et Adaptation" (SELF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring citizen participation in technological risk management process and in framing Corporate Societal Responsibility within the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and vulnerabilities assessment in industrial risk. French context and perspectives offered by territorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 Safety and Reliability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2041-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development and climate change challenges case of a public organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference "Climate Change : Global Change and Local Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hella, Iceland. pp.193-207, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1770-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying nanomaterial risks using multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Nanomaterials : Environmental Risk and Benefits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Faro, Portugal. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9491-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'ergonomie à la prévention des risques technologiques majeurs : analyse du travail et dimensions organisationnelles dans une installation classée à hauts risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès de la Société d'Ergonomie de Langue Française "Ergonomie et organisation du travail" (SELF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a possible synergy between sustainability and safety ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting "Risk Analysis The Evolution of a Science" (SRA Annual Meeting 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche méthodologique d'accompagnement à la conception de structures participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2008 "Les outils pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk governance for sustainable territories : Land Use Planning (LUP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for integrated risk management of emerging risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and major risk management processes for Seveso plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPHIR seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chexbres, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal expertise of major industrial risks : toward shared decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.593-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial risk governance process in France : a decisional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDIR scientific colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological and practical challenges on safety and societal issues for nano-manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA annual meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When territory generates risks : implementing vulnerability and stake assessment for a territorial approach of industrial risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there uncertainty in the risks or risks in uncertainty : which came first, the chicken or the egg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen energy technologies in society : a study of the technological experts' view, acceptability and shared technological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chelhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the relevance of the concept of risk acceptability in the risk management process : a decisional approach in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major technological risk communication policy : a participative process in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and major industrial hazards : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of the major industrial accidents : about the interest of using diagrams influence in risk prevention process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Probabilistic Safety Assessment &amp; Management Conference (PSAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological perspective in the modelling process of an industrial system integrating technical and organisational dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Society for Risk Analysis - Europe (SRA-E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulouse disaster and the changes in managing risks related to hazardous plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conference on risk assessment and management in the civil and industrial settlements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement sur la mise en place des comités locaux d'information et de concertation (CLIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Developpement durable des territoires et gouvernance des risques une gouvernance participative pour l'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert judgement to decision-making in the major risk management process around SEVESO sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the use of Expert Judgement in Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does experts' judgement contribute to risk analysis and risk management of major industrial accidents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of local committee in the vinicity of industrial Seveso sites, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar "RISK : perception communication acceptability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruges, Belgium. pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative approach of land use planning around &amp;quot;SEVESO type&amp;quot; sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the evolution in industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the industrial risk prevention process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FUR XI-PARIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it necessary to separate &amp;quot;risk evaluation&amp;quot; from &amp;quot;risk perception&amp;quot; as regards to the control of industrial activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences modelling of major industrial accidents : from scientific expertise to public perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Zihri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SRA annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation du risque d'effondrement minier sous le bâti et les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk analysis Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation des zones à risques d'effondrement miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Meeting of the European working group Multicriteria Aid for Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mining management in the Lorraine region : method of grading of mining subsidence risk under building and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription territoriale des infrastructures de l’hydrogène décarboné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Under Scrutiny. 21st Century Decision Making for Environmental Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA Editions, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la concertation dans le domaine des risques et de l'environnement. Éléments méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE, 2015, 9782954539829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables. Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 2014, Sciences du risque et du danger, 9782743015350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrefactum Editora, 2014, Confiabilidade Humana, 9788563299161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables : Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 141 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et concertation environnementales : Un accompagnement à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE. Paris, 144 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision et expertise en gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 268 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECHY, Nicolas. Editions Préventique. Bordeaux, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy: Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-5, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_47-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Use of AI for Cyber Risk Management in Critical Infrastructures: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.33-68, 2025, 9788770042260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs. Retours d'expériences et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERAD, Myriam; DECHY, Nicolas; DEHOUCK, Laurent; LASSAGNE, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Editions, pp.391-415, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated perspectives on sustainable infrastructures for cities and military installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S.T. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LINKOV, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable cities and military installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-328, 2014, NATO Science for Peace and Security Series C : Environmental Security, 9789400771604. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7161-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences collectives au coeur des processus de gestion des risques : Histoire d'un processus de recherche-intervention au sein d'un Institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BREGEON, Jacques ; MAULEON, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : comprendre et développer les compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.NC, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participative governance framework for the implementation of a sustainable development plan within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARL, Herman A. ; SCARLETT, Lynn ; VARGAS-MORENO, Juan Carlos ; FLAXMAN, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring lands - Coordinating science, politics and action : complexities of climate and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer. Dordrecht, pp.217-237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise processes in risk assessment and management : How to improve their governance and their conduct ? (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.181-182. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9503-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: Learning from decision aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTER LE SYSTEME Français face à l'évolution du risque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Langreney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Dauphine; BRGM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes d'aide multicritère à la décision pour l'analyse et la gestion des risques liés aux mouvements de terrains induits par les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris Dauphine-PSL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003PA090016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05224803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Myriam_Merad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/myriam-merad-014a2670/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Javier Castro Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Demichela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2025.2488383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kougkoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Clarke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Symeonakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QG6XFBW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-013-0022-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ait Abdeslam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.004.0036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Linkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-013-9447-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP03D24F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Serir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.08.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tervonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Figueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-008-9546-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04S6FT11-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCMGSF4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05536707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertholat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05497583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistine Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zugasti Tom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merad Myriam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrhiest-Leblanc Ghislaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63108.2024.10894907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04793642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tichauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_driver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannous Scarlett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusu G Anca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R04-01-259-cd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vidal Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Metivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Salat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_198-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Planchette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Neyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Halfaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sans I Pinyol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1770-1_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9491-0_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCTZG762-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jovanovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bolvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970256v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970211v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tremolieres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pfeifle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chelhaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul-Bertin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaumette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Descourriere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03102072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carriot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Montmayeul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_47-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilbanks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcomini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.T. John" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7161-1_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9503-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langreney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA090016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Myriam_Merad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/myriam-merad-014a2670/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Javier Castro Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Demichela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2025.2488383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kougkoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Clarke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Symeonakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QG6XFBW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-013-0022-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Linkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-013-9447-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP03D24F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ait Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.004.0036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Serir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.08.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tervonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Figueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-008-9546-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04S6FT11-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCMGSF4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05536707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertholat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05497583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistine Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zugasti Tom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merad Myriam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrhiest-Leblanc Ghislaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63108.2024.10894907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04793642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tichauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_driver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannous Scarlett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusu G Anca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R04-01-259-cd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vidal Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Metivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Salat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_198-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Planchette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970990v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Neyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Halfaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-31" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sans I Pinyol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970706v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1770-1_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9491-0_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCTZG762-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jovanovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bolvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970256v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tremolieres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pfeifle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chelhaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul-Bertin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaumette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Descourriere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03102072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carriot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Montmayeul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_47-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilbanks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcomini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.T. John" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7161-1_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9503-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langreney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA090016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>