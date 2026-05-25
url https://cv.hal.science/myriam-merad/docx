--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam MERAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriam MERAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director/Professor, National Center for Scientific Research (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad serves as Research Director/Professor at CNRS - UMR LAMSADE (Dauphine University). She leads research in Risk, resilience and sustainability governance and Decisions in safety, security and Health and Environment. Myriam Merad is primarily interested in the link between Science and Decision and mainly in expertise framing, regulatory and policy analysis and participative/deliberative decision analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD is a Civil engineer (graduated in 1997, Ecole Nationale des Travaux Publics d’Alger- Algeria). She obtained a Master of Business Administration (MBA) (ISG Alger and IEFSI - groupe EDHEC France) in 1999, a Research Master (DEA) in scientific methods in management science (operational research and decision aid) in 2000, a PhD in Management Sciences (Decision-aiding) in 2003 (Dauphine university, Paris) and a Habilitation - Habilitation à Diriger les Recherches - (HDR is in France a high-level specialization university-granted and higher education-sanctioned degree obtained post PhD needed to access the rank of Professeur des Universites) in 2011. Her fields of expertise are in risk, resilience and sustainability governance and decision analysis in safety, security and health- environment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD began her career in Algeria in the field of parasismic engineering and in the civil engineering in 1996. She has joined INERIS (National French Institute for Environment and Industrial Risks) in 1999. From 1999 to 2003, during her PhD, she was in charge of developing methodologies to prevent risks of subsidence and collapse due to post-mining activities (ex. Mining Risk Prevention Plans) at the Soil and Sub-soil Division. In 2003, she joined the Accidental Risks Division of the Institute. Between 2003 and 2008, she contributed to European Union and French research programmes in risk governance (e.g. Trustnet-in-Action, STARC, SAPHIR, French Research Programmes SOCECO2 ...) and to research programmes in the field of Technological Risk Prevention (e.g. Acceptrisk). The general objectives of these programmes where, in one hand to contribute to a more inclusive risk governance in France and, in another hand, to improve the ongoing practices in risk prevention by developing methodologies using expert-judgement and decision aiding tools especially applied to support the land-use planning policies and decision around Seveso plants. These research projects and programs were action-research to support Ministry of Environment in framing new regulations and decision criteria in the aftermath of the Toulouse ammonium nitrate disaster (2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005-2008, she was the head of “Societal Risk Management” and “Governance, human and Organizational factors” research and expert groups at INERIS, managing successively 20 people (engineers, PhD student, technicians, trainee, secretary).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2009, she was nominated as a sustainable development delegate at INERIS where she was asked to define the policy, the strategy and the sustainable development action plan for the Institute. In October 2010, she chaired for the French Ministry of Environment at a national level a working group on sustainable development governance within public organizations. Four national guidelines were published in March 2013. She has been nominated in April 2014 to become a lead in Human, organizational and societal factors at Chronic Risks Division where she has contributed to the National and Regional Air Pollution Risk Prevention Plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In October 2016, Myriam Merad was nominated at the French National Center for Scientific Research (CNRS) as a Research Director/Professor. Since her nomination, she chaired the ANSES (French Agency for Food, Environmental and Occupational Health & Safety) working group on integrated approach to food safety (biological and chemical hazards) (2017-2020) and coordinates different projects on different types of risks: flooding, nanotechnology, high threshold Seveso facility, radiological risks, ... She supports since 2019 IRSN (French national expert institute for nuclear safety and radiological protection) in the field of multi-criteria and multi-stakeholders’ expertise and decision-aiding.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merad is also active in many other risk-related institutes and scientific societies: She was a member of the Scientific and Technical Committee of IRSTEA (former CEMAGREF, the French institute, the national institute of science and technology for environment and agriculture and current INRAE) from 2009 to 2017 and chairman or co-chairman of different expert working groups within the Institut de Maîtrise des Risques (IMdR, the French engineer association in risk, safety and reliability management), AFPCNT (French association for the prevention of technological and natural disasters) and “Association Française des Ingénieurs et Techniciens de l’Environnement” (AFITE, the French environment engineers and technicians association). She was a Councilor of the SRA (from 2017-2020) and the President of the Scientific Committee of AFPCNT. She is also a member of the editorial board of Springer’s Environment, systems & Decisions journal (formerly The Environmentalist). In 2020 she was nominated as Member of Advisory Council for the Prevention of Major Natural Risks (COPRNM), National expert to the European Science and Technology Advisory Group (E-STAG) to UNDRR and as a Consultation Garantor at the National Commission for Public Debate (CNDP). In November 2020 she has joined the Board of Directors of Paris Dauphine University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is the author of six books (in French, on decision aiding, expertise and risk assessment and management; concertation and mediation in environment, managing the organizational change of sustainable development, 1 in English); she has contributed to different national guidelines and legislations in the field of safety and sustainability; has written more than 70 papers in scientific journals and in conferences, and has communicated in 130 conferences and seminars. She has contributed to organize more than 40 technical and scientific seminars, conferences and meetings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For more information:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Myriam_Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/myriam-merad-014a2670/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core multi-criteria framework for assessing the performance of policies related to risk: a case study on risk policy for high risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.101870. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk policy tools for high-risk industrial sites in Normandy (France) and Piedmont (Italy): more hazards-focused than vulnerabilities-focused</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Javier Castro Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Demichela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.78-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2025.2488383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Jungle of Biological Agents of Foodborne Diseases: Time to Put Some Order for the French Risk Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (9), pp.536 - 545. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2023.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of risk prevention policy tools and governance structures in Normandy (France) and Victoria (Australia): Assessing policies for high-risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.104600. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria decision analysis to identify potentially dangerous glacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kougkoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Symeonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving Highly Sustainable Organisation : Governance and organisational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (Special issue), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: learning from decision-aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Decision Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1-2), pp.63-90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-013-0022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-criteria decision-aiding framework to analyze and assess the governance of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-013-9447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du public au marché : le changement par l'apprentissage au sein des structures commerciales d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ait Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.004.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-criteria decision aid methodology to implement sustainable development principles within an Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une démarche de développement durable au sein d'un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La governança del risc per obtenir territoris sostenibles : la metodologia francesa i alguns reptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista catalina de seguretat publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.53-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based classification system of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.757-766. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-008-9546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization control around industrial SEVESO sites : the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1-2), pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concertation : une nouvelle dimension dans la gestion d'un territoire à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de décision en gestion préventive des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision intégrée de la gestion des risques accidentels en vue de favoriser son évolution en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, nÂ° 80, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrative approach of the industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0886-7798(03)00106-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering risk-related impacts of the hydrogen industry in a life-cycle perspective: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding CyberSecurity: How Terminology Shapes the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terje Aven; Marja Ylönen, Jun 2025, Stavanger, Norway. pp.P5323, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie de la production d’hydrogène en France : cartographie des impacts et évolution à horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Life Cycle Management for Loop, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plurality to Practice: Leveraging Competing Visions of Sustainability for Strategic Implementation Towards Sustainable Interorganizational Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du rôle de l'alerte et de son effectivité dans la réduction des risques de catastrophes. Le cas des inondations en Allemagne, Belgique, et France de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zugasti Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrhiest-Leblanc Ghislaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda λμ24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maîtrise des Risques, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technologie pleine de promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque historique international Total Energies n°5 « Qui a façonné les transitions énergétiques ? Consommateurs, entreprises, acteurs publics et sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Total énergies, Jun 2024, La défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorialized technology? Assessing promises and (new) socio-technical entanglements of &amp;quot;green&amp;quot; hydrogen projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S; EASST, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les flux de la transition énergétique. Les réseaux et encastrements sociotechniques de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française, sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattaques : Impact des perceptions individuelles du risque dans l'activité de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID), 42e édition, Nancy, France, 28 - 31 mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent States: Model-Based Machine Learning Perspectives on Cyber Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Intelligent Cybersecurity Conference (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63108.2024.10894907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphose des systèmes de gouvernance des risques à l'ère des poly-crises : les voies de la performativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tichauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques - IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04793642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser et gérer les transitions agricoles et énergétiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le risque de la transition écologique, partage des risques, partage de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Centre-Val de Loire - Vegepolys-Valley, Feb 2024, Orléan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological insights for the prevention of cyber-attacks risks in the energy sector: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_driver⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Decision Support Systems for Cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Information Systems (MCIS) and the 6th Middle East &amp; North Africa Conference on digital Information Systems (MENACIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Lambda Mu de l’IMdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannous Scarlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible AI communication: How do European officials share their concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusu G Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major accidents and risk prevention policies in the chemical and petrochemical industry in France: Paving the way towards an assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R04-01-259-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Cybersecurity: A Preliminary Study of Automated Pentesting with Offensive Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Event, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multidisciplinaire et multicritère pour accompagner la modélisation de la dispersion de radionucléides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doursout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Vidal Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-experts, multi-acteurs et multicritères : exercice d’application à la gestion soutenable des déchets radioactifs de très faible activité (TFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of 26 September 2019 Accident: A Focus on Risk-Related Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1959-1966, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_198-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE ANALYTIQUE ET APPROCHE SYSTEMIQUE POUR LA MAITRISE DES RISQUES ANALYTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Géogouvernance », un dispositif adapté pour permettre la participation de tous dans un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du réseau OPDE Des outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches for a complete mapping of nanomaterial uses : the case of nanosilver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cantuarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des SHS pour la gestion des risques en matière de sûreté, de sécurité et d’environnement-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans la cartographie des risques – quelques recommandations dans le cas de la prévention des pollutions atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to assess the “quality of decision” in terms of major risks regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the influence of &amp;quot;Experts factors&amp;quot; in risk management process for safety, security and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European conference on operational research (EURO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment passer d'une représentation plurielle et fragmentée des risques à une représentation partagée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congrès géomètres-experts "Risque et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs : retours d’expériences et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological and practical contribution to air quality policy analytics - Two practical examples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to assess the quality of the governance ? Conclusions of the national working group on governance of sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving High Sustainable Organization : governance and organizational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability of public organizations. The french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Risk 2012 'Risk and Development in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainable development : assessing organizational risks and resiliencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Neyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dialogue to sustainable cooperation : how to create and to assess the organizational change to reach the challenges of sustainable development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sustainability and risks : about using a multi-criteria decision aid methodology within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2309-2316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Perspectives on Sustainable Infrastructures for Cities and Military Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des organisations : entre impératifs de durabilité et gestion de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and decision-aiding in safety and environment domains : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2317-2323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of organizations : dealing with complexity and sustainability demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guidance for implementing decision-aiding in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.191-200, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the governance of the organizations : risks, resiliencies and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Probabilistic Safety Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.4073-4082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risks governance within territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sans I Pinyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and assessing sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. iNTeg-Risk Conference &amp; 20. SRA-Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid process in risk management - from the conduct of the expertise process to its governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2011 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des organisations en réponse aux enjeux du développement durable : cas de l'application de la norme ISO 26000 à un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la sécurité de l'industrie et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of organizational approach and decision aiding theory for assessing risks and benefits of outsourcing : implementing an action plan for contracts optimization in a company submitted to authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. ESReDA Seminar "Risk Analysis and Management Across Industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement par la concertation : exemple de la mise en place d'un plan développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.Comm 6B-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of participative risk governance : questioning scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience comme source de résilience ou de vulnérabilité dans la prévention des risques technologiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès de la Société d'Ergonomie de Langue Française "Fiabilité, Résilience et Adaptation" (SELF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring citizen participation in technological risk management process and in framing Corporate Societal Responsibility within the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and vulnerabilities assessment in industrial risk. French context and perspectives offered by territorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 Safety and Reliability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2041-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development and climate change challenges case of a public organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference "Climate Change : Global Change and Local Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hella, Iceland. pp.193-207, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1770-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying nanomaterial risks using multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Nanomaterials : Environmental Risk and Benefits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Faro, Portugal. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9491-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'ergonomie à la prévention des risques technologiques majeurs : analyse du travail et dimensions organisationnelles dans une installation classée à hauts risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès de la Société d'Ergonomie de Langue Française "Ergonomie et organisation du travail" (SELF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a possible synergy between sustainability and safety ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting "Risk Analysis The Evolution of a Science" (SRA Annual Meeting 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche méthodologique d'accompagnement à la conception de structures participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2008 "Les outils pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk governance for sustainable territories : Land Use Planning (LUP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for integrated risk management of emerging risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and major risk management processes for Seveso plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPHIR seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chexbres, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal expertise of major industrial risks : toward shared decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.593-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial risk governance process in France : a decisional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDIR scientific colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological and practical challenges on safety and societal issues for nano-manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA annual meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When territory generates risks : implementing vulnerability and stake assessment for a territorial approach of industrial risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there uncertainty in the risks or risks in uncertainty : which came first, the chicken or the egg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen energy technologies in society : a study of the technological experts' view, acceptability and shared technological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chelhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the relevance of the concept of risk acceptability in the risk management process : a decisional approach in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major technological risk communication policy : a participative process in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and major industrial hazards : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of the major industrial accidents : about the interest of using diagrams influence in risk prevention process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Probabilistic Safety Assessment &amp; Management Conference (PSAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological perspective in the modelling process of an industrial system integrating technical and organisational dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Society for Risk Analysis - Europe (SRA-E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulouse disaster and the changes in managing risks related to hazardous plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conference on risk assessment and management in the civil and industrial settlements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement sur la mise en place des comités locaux d'information et de concertation (CLIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Developpement durable des territoires et gouvernance des risques une gouvernance participative pour l'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert judgement to decision-making in the major risk management process around SEVESO sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the use of Expert Judgement in Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does experts' judgement contribute to risk analysis and risk management of major industrial accidents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of local committee in the vinicity of industrial Seveso sites, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar "RISK : perception communication acceptability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruges, Belgium. pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative approach of land use planning around &amp;quot;SEVESO type&amp;quot; sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the evolution in industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the industrial risk prevention process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FUR XI-PARIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it necessary to separate &amp;quot;risk evaluation&amp;quot; from &amp;quot;risk perception&amp;quot; as regards to the control of industrial activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences modelling of major industrial accidents : from scientific expertise to public perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Zihri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SRA annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation du risque d'effondrement minier sous le bâti et les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk analysis Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation des zones à risques d'effondrement miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Meeting of the European working group Multicriteria Aid for Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mining management in the Lorraine region : method of grading of mining subsidence risk under building and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription territoriale des infrastructures de l’hydrogène décarboné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Under Scrutiny. 21st Century Decision Making for Environmental Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA Editions, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la concertation dans le domaine des risques et de l'environnement. Éléments méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE, 2015, 9782954539829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables. Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 2014, Sciences du risque et du danger, 9782743015350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrefactum Editora, 2014, Confiabilidade Humana, 9788563299161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables : Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 141 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et concertation environnementales : Un accompagnement à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE. Paris, 144 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision et expertise en gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 268 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECHY, Nicolas. Editions Préventique. Bordeaux, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy: Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-5, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_47-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Use of AI for Cyber Risk Management in Critical Infrastructures: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.33-68, 2025, 9788770042260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs. Retours d'expériences et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERAD, Myriam; DECHY, Nicolas; DEHOUCK, Laurent; LASSAGNE, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Editions, pp.391-415, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated perspectives on sustainable infrastructures for cities and military installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S.T. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LINKOV, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable cities and military installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-328, 2014, NATO Science for Peace and Security Series C : Environmental Security, 9789400771604. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7161-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences collectives au coeur des processus de gestion des risques : Histoire d'un processus de recherche-intervention au sein d'un Institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BREGEON, Jacques ; MAULEON, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : comprendre et développer les compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.NC, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participative governance framework for the implementation of a sustainable development plan within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARL, Herman A. ; SCARLETT, Lynn ; VARGAS-MORENO, Juan Carlos ; FLAXMAN, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring lands - Coordinating science, politics and action : complexities of climate and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer. Dordrecht, pp.217-237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise processes in risk assessment and management : How to improve their governance and their conduct ? (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.181-182. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9503-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: Learning from decision aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTER LE SYSTEME Français face à l'évolution du risque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Langreney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Dauphine; BRGM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes d'aide multicritère à la décision pour l'analyse et la gestion des risques liés aux mouvements de terrains induits par les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris Dauphine-PSL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003PA090016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05224803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam MERAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myriam MERAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director/Professor, National Center for Scientific Research (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad serves as Research Director/Professor at CNRS - UMR LAMSADE (Dauphine University). She leads research in Risk, resilience and sustainability governance and Decisions in safety, security and Health and Environment. Myriam Merad is primarily interested in the link between Science and Decision and mainly in expertise framing, regulatory and policy analysis and participative/deliberative decision analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD is a Civil engineer (graduated in 1997, Ecole Nationale des Travaux Publics d’Alger- Algeria). She obtained a Master of Business Administration (MBA) (ISG Alger and IEFSI - groupe EDHEC France) in 1999, a Research Master (DEA) in scientific methods in management science (operational research and decision aid) in 2000, a PhD in Management Sciences (Decision-aiding) in 2003 (Dauphine university, Paris) and a Habilitation - Habilitation à Diriger les Recherches - (HDR is in France a high-level specialization university-granted and higher education-sanctioned degree obtained post PhD needed to access the rank of Professeur des Universites) in 2011. Her fields of expertise are in risk, resilience and sustainability governance and decision analysis in safety, security and health- environment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MERAD began her career in Algeria in the field of parasismic engineering and in the civil engineering in 1996. She has joined INERIS (National French Institute for Environment and Industrial Risks) in 1999. From 1999 to 2003, during her PhD, she was in charge of developing methodologies to prevent risks of subsidence and collapse due to post-mining activities (ex. Mining Risk Prevention Plans) at the Soil and Sub-soil Division. In 2003, she joined the Accidental Risks Division of the Institute. Between 2003 and 2008, she contributed to European Union and French research programmes in risk governance (e.g. Trustnet-in-Action, STARC, SAPHIR, French Research Programmes SOCECO2 ...) and to research programmes in the field of Technological Risk Prevention (e.g. Acceptrisk). The general objectives of these programmes where, in one hand to contribute to a more inclusive risk governance in France and, in another hand, to improve the ongoing practices in risk prevention by developing methodologies using expert-judgement and decision aiding tools especially applied to support the land-use planning policies and decision around Seveso plants. These research projects and programs were action-research to support Ministry of Environment in framing new regulations and decision criteria in the aftermath of the Toulouse ammonium nitrate disaster (2001).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005-2008, she was the head of “Societal Risk Management” and “Governance, human and Organizational factors” research and expert groups at INERIS, managing successively 20 people (engineers, PhD student, technicians, trainee, secretary).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2009, she was nominated as a sustainable development delegate at INERIS where she was asked to define the policy, the strategy and the sustainable development action plan for the Institute. In October 2010, she chaired for the French Ministry of Environment at a national level a working group on sustainable development governance within public organizations. Four national guidelines were published in March 2013. She has been nominated in April 2014 to become a lead in Human, organizational and societal factors at Chronic Risks Division where she has contributed to the National and Regional Air Pollution Risk Prevention Plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In October 2016, Myriam Merad was nominated at the French National Center for Scientific Research (CNRS) as a Research Director/Professor. Since her nomination, she chaired the ANSES (French Agency for Food, Environmental and Occupational Health & Safety) working group on integrated approach to food safety (biological and chemical hazards) (2017-2020) and coordinates different projects on different types of risks: flooding, nanotechnology, high threshold Seveso facility, radiological risks, ... She supports since 2019 IRSN (French national expert institute for nuclear safety and radiological protection) in the field of multi-criteria and multi-stakeholders’ expertise and decision-aiding.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merad is also active in many other risk-related institutes and scientific societies: She was a member of the Scientific and Technical Committee of IRSTEA (former CEMAGREF, the French institute, the national institute of science and technology for environment and agriculture and current INRAE) from 2009 to 2017 and chairman or co-chairman of different expert working groups within the Institut de Maîtrise des Risques (IMdR, the French engineer association in risk, safety and reliability management), AFPCNT (French association for the prevention of technological and natural disasters) and “Association Française des Ingénieurs et Techniciens de l’Environnement” (AFITE, the French environment engineers and technicians association). She was a Councilor of the SRA (from 2017-2020) and the President of the Scientific Committee of AFPCNT. She is also a member of the editorial board of Springer’s Environment, systems & Decisions journal (formerly The Environmentalist). In 2020 she was nominated as Member of Advisory Council for the Prevention of Major Natural Risks (COPRNM), National expert to the European Science and Technology Advisory Group (E-STAG) to UNDRR and as a Consultation Garantor at the National Commission for Public Debate (CNDP). In November 2020 she has joined the Board of Directors of Paris Dauphine University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is the author of six books (in French, on decision aiding, expertise and risk assessment and management; concertation and mediation in environment, managing the organizational change of sustainable development, 1 in English); she has contributed to different national guidelines and legislations in the field of safety and sustainability; has written more than 70 papers in scientific journals and in conferences, and has communicated in 130 conferences and seminars. She has contributed to organize more than 40 technical and scientific seminars, conferences and meetings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">For more information:</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Myriam_Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/myriam-merad-014a2670/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core multi-criteria framework for assessing the performance of policies related to risk: a case study on risk policy for high risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Aven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.101870. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2025.101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk policy tools for high-risk industrial sites in Normandy (France) and Piedmont (Italy): more hazards-focused than vulnerabilities-focused</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Javier Castro Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Demichela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.78-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2025.2488383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Into the Jungle of Biological Agents of Foodborne Diseases: Time to Put Some Order for the French Risk Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (9), pp.536 - 545. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2023.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of risk prevention policy tools and governance structures in Normandy (France) and Victoria (Australia): Assessing policies for high-risk sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.104600. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2024.104600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is policy analytics? An exploration of 5 years of environmental management applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (5), pp.886-900. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria decision analysis to identify potentially dangerous glacial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kougkoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Symeonakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.1453-1466. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving Highly Sustainable Organisation : Governance and organisational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (Special issue), pp.18-28. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: learning from decision-aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Decision Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1-2), pp.63-90. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40070-013-0022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du public au marché : le changement par l'apprentissage au sein des structures commerciales d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ait Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.004.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-criteria decision-aiding framework to analyze and assess the governance of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.305-321. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-013-9447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-criteria decision aid methodology to implement sustainable development principles within an Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grabisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.603-613. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise et de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une démarche de développement durable au sein d'un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La governança del risc per obtenir territoris sostenibles : la metodologia francesa i alguns reptes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista catalina de seguretat publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.53-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based classification system of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (4), pp.757-766. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-008-9546-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization control around industrial SEVESO sites : the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1-2), pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concertation : une nouvelle dimension dans la gestion d'un territoire à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de décision en gestion préventive des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision intégrée de la gestion des risques accidentels en vue de favoriser son évolution en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, nÂ° 80, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrative approach of the industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4-6), pp.414-422. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2005.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode ELECTRE TRI à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106-107, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la méthode Electre - Tri à la hiérarchisation de zones à risque induit par la présence d'ouvrages miniers abandonnés. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of multi-criteria-aids for risk zoning and management of large area subjected to mining-induced hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (2), pp.125-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0886-7798(03)00106-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering risk-related impacts of the hydrogen industry in a life-cycle perspective: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Plurality to Practice: Leveraging Competing Visions of Sustainability for Strategic Implementation Towards Sustainable Interorganizational Collective Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Cycle de Vie de la production d’hydrogène en France : cartographie des impacts et évolution à horizon 2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Batot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Life Cycle Management for Loop, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding CyberSecurity: How Terminology Shapes the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terje Aven; Marja Ylönen, Jun 2025, Stavanger, Norway. pp.P5323, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du rôle de l'alerte et de son effectivité dans la réduction des risques de catastrophes. Le cas des inondations en Allemagne, Belgique, et France de juillet 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zugasti Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrhiest-Leblanc Ghislaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda λμ24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maîtrise des Risques, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer les flux de la transition énergétique. Les réseaux et encastrements sociotechniques de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française, sciences, savoirs et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technologie pleine de promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque historique international Total Energies n°5 « Qui a façonné les transitions énergétiques ? Consommateurs, entreprises, acteurs publics et sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Total énergies, Jun 2024, La défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorialized technology? Assessing promises and (new) socio-technical entanglements of &amp;quot;green&amp;quot; hydrogen projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S; EASST, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent States: Model-Based Machine Learning Perspectives on Cyber Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Intelligent Cybersecurity Conference (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63108.2024.10894907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberattaques : Impact des perceptions individuelles du risque dans l'activité de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID), 42e édition, Nancy, France, 28 - 31 mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphose des systèmes de gouvernance des risques à l'ère des poly-crises : les voies de la performativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tichauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques - IMDR, Oct 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04793642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser et gérer les transitions agricoles et énergétiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur le risque de la transition écologique, partage des risques, partage de valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Centre-Val de Loire - Vegepolys-Valley, Feb 2024, Orléan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological insights for the prevention of cyber-attacks risks in the energy sector: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_driver⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Decision Support Systems for Cybersecurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Information Systems (MCIS) and the 6th Middle East &amp; North Africa Conference on digital Information Systems (MENACIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès Lambda Mu de l’IMdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the risk policy shifts related to Seveso Upper Tier establishments in France led to an improvement in risk prevention? A focus on three risk prevention tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannous Scarlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible AI communication: How do European officials share their concerns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusu G Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merad Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major accidents and risk prevention policies in the chemical and petrochemical industry in France: Paving the way towards an assessment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R04-01-259-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence & Cybersecurity: A Preliminary Study of Automated Pentesting with Offensive Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Event, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise multidisciplinaire et multicritère pour accompagner la modélisation de la dispersion de radionucléides dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doursout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Vidal Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-experts, multi-acteurs et multicritères : exercice d’application à la gestion soutenable des déchets radioactifs de très faible activité (TFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Salat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the conceptual and operational distinctions between risk, resilience and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2019 Risk Analysis in the Data analytics Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aftermath of 26 September 2019 Accident: A Focus on Risk-Related Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1959-1966, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_198-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE ANALYTIQUE ET APPROCHE SYSTEMIQUE POUR LA MAITRISE DES RISQUES ANALYTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Planchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Géogouvernance », un dispositif adapté pour permettre la participation de tous dans un territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cicille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque du réseau OPDE Des outils pour décider ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux des SHS pour la gestion des risques en matière de sûreté, de sécurité et d’environnement-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple approaches for a complete mapping of nanomaterial uses : the case of nanosilver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Cantuarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans la cartographie des risques – quelques recommandations dans le cas de la prévention des pollutions atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congrès de Maîtrise des Risques et Sûreté de Fonctionnement (Lambda-Mu 20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical framework to assess the “quality of decision” in terms of major risks regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the influence of &amp;quot;Experts factors&amp;quot; in risk management process for safety, security and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European conference on operational research (EURO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment passer d'une représentation plurielle et fragmentée des risques à une représentation partagée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Congrès géomètres-experts "Risque et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs : retours d’expériences et pistes d’amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological and practical contribution to air quality policy analytics - Two practical examples in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to assess the quality of the governance ? Conclusions of the national working group on governance of sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pragmatic way of achieving High Sustainable Organization : governance and organizational learning in action in the public French sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2013 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des organisations : entre impératifs de durabilité et gestion de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and decision-aiding in safety and environment domains : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2317-2323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability of public organizations. The french experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Risk 2012 'Risk and Development in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Perspectives on Sustainable Infrastructures for Cities and Military Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sustainability and risks : about using a multi-criteria decision aid methodology within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2309-2316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainable development : assessing organizational risks and resiliencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Neyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dialogue to sustainable cooperation : how to create and to assess the organizational change to reach the challenges of sustainable development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO-Sustainable Cities and Military Installations (SCMI) "Climate Change Impact on Energy and Environmental Security"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hella, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The governance of organizations : dealing with complexity and sustainability demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2012 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guidance for implementing decision-aiding in risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Annual Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.191-200, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the governance of the organizations : risks, resiliencies and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Probabilistic Safety Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.4073-4082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risks governance within territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sans I Pinyol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Delgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing and assessing sustainability within public organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. iNTeg-Risk Conference &amp; 20. SRA-Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des organisations en réponse aux enjeux du développement durable : cas de l'application de la norme ISO 26000 à un institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la sécurité de l'industrie et des infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aid process in risk management - from the conduct of the expertise process to its governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA 2011 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of organizational approach and decision aiding theory for assessing risks and benefits of outsourcing : implementing an action plan for contracts optimization in a company submitted to authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. ESReDA Seminar "Risk Analysis and Management Across Industries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience comme source de résilience ou de vulnérabilité dans la prévention des risques technologiques majeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès de la Société d'Ergonomie de Langue Française "Fiabilité, Résilience et Adaptation" (SELF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Liège, Belgique. pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring citizen participation in technological risk management process and in framing Corporate Societal Responsibility within the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du changement par la concertation : exemple de la mise en place d'un plan développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.Comm 6B-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of participative risk governance : questioning scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting 2010 "Risk Analysis : Risk analysis in action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakes and vulnerabilities assessment in industrial risk. French context and perspectives offered by territorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2006 Safety and Reliability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2041-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development and climate change challenges case of a public organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference "Climate Change : Global Change and Local Adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Hella, Iceland. pp.193-207, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1770-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying nanomaterial risks using multi-criteria decision analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Linkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tervonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Nanomaterials : Environmental Risk and Benefits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Faro, Portugal. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9491-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'ergonomie à la prévention des risques technologiques majeurs : analyse du travail et dimensions organisationnelles dans une installation classée à hauts risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès de la Société d'Ergonomie de Langue Française "Ergonomie et organisation du travail" (SELF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a possible synergy between sustainability and safety ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA Annual Meeting "Risk Analysis The Evolution of a Science" (SRA Annual Meeting 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk governance for sustainable territories : Land Use Planning (LUP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une démarche méthodologique d'accompagnement à la conception de structures participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE 2008 "Les outils pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for integrated risk management of emerging risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal expertise of major industrial risks : toward shared decisions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.593-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and major risk management processes for Seveso plans in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPHIR seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Chexbres, Switzerland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial risk governance process in France : a decisional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIDIR scientific colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological and practical challenges on safety and societal issues for nano-manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bolvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRA annual meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When territory generates risks : implementing vulnerability and stake assessment for a territorial approach of industrial risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Saint-Gérand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there uncertainty in the risks or risks in uncertainty : which came first, the chicken or the egg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major technological risk communication policy : a participative process in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen energy technologies in society : a study of the technological experts' view, acceptability and shared technological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chelhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. SRA Europe annual Meeting "Innovation and technical progress : benefit without risk ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the relevance of the concept of risk acceptability in the risk management process : a decisional approach in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of the major industrial accidents : about the interest of using diagrams influence in risk prevention process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Probabilistic Safety Assessment &amp; Management Conference (PSAM 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological perspective in the modelling process of an industrial system integrating technical and organisational dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the Society for Risk Analysis - Europe (SRA-E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and major industrial hazards : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. ESReDA seminar "The geographical component of safety management : combining risk planning and stakeholder perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Karlstad, Sweden. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Toulouse disaster and the changes in managing risks related to hazardous plants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conference on risk assessment and management in the civil and industrial settlements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement sur la mise en place des comités locaux d'information et de concertation (CLIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pfeifle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Developpement durable des territoires et gouvernance des risques une gouvernance participative pour l'Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative approach of land use planning around &amp;quot;SEVESO type&amp;quot; sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From expert judgement to decision-making in the major risk management process around SEVESO sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the use of Expert Judgement in Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of local committee in the vinicity of industrial Seveso sites, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International seminar "RISK : perception communication acceptability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruges, Belgium. pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does experts' judgement contribute to risk analysis and risk management of major industrial accidents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. SRA Europe annual Meeting 2005 "Major risks challenging publics scientists and governments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the evolution in industrial risk management process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated vision to assist the industrial risk prevention process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FUR XI-PARIS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it necessary to separate &amp;quot;risk evaluation&amp;quot; from &amp;quot;risk perception&amp;quot; as regards to the control of industrial activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cahen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences modelling of major industrial accidents : from scientific expertise to public perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Descourriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une échelle d'évaluation des dommages liés aux cavités souterraines. Une approche pluridisciplinaire d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Zihri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Deschanels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hierarchisation du risque d'effondrement minier sous bâti et infrastructure. Application au bassin ferrifère lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Après-mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Nancy, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using expert-opinions, retro-analyzes and experience feedback to risk-analysis and risk-hierarchization : application to the Lorraine ferriferous basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp.1145-1152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the multi-criteria decision aid methods for natural risk analysis and risk management studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SRA annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation des zones à risques d'effondrement miniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Kouniali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Meeting of the European working group Multicriteria Aid for Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de hiérarchisation du risque d'effondrement minier sous le bâti et les infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk analysis Conference 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mining management in the Lorraine region : method of grading of mining subsidence risk under building and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. SRA Europe annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription territoriale des infrastructures de l’hydrogène décarboné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR H2 DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise Under Scrutiny. 21st Century Decision Making for Environmental Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MA Editions, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la concertation dans le domaine des risques et de l'environnement. Éléments méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE, 2015, 9782954539829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables. Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 2014, Sciences du risque et du danger, 9782743015350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrefactum Editora, 2014, Confiabilidade Humana, 9788563299161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations hautement durables : Gouvernance, risques et critères d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 141 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation et concertation environnementales : Un accompagnement à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFITE. Paris, 144 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision et expertise en gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier. Paris, 268 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Montmayeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DECHY, Nicolas. Editions Préventique. Bordeaux, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy: Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistine Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Goumri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-5, 2026, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_47-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Use of AI for Cyber Risk Management in Critical Infrastructures: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, River Publishers, pp.33-68, 2025, 9788770042260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décisions face aux risques majeurs. Retours d'expériences et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MERAD, Myriam; DECHY, Nicolas; DEHOUCK, Laurent; LASSAGNE, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions. Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MA Editions, pp.391-415, 2016, 9782822404303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated perspectives on sustainable infrastructures for cities and military installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S.T. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LINKOV, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable cities and military installations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-328, 2014, NATO Science for Peace and Security Series C : Environmental Security, 9789400771604. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7161-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences collectives au coeur des processus de gestion des risques : Histoire d'un processus de recherche-intervention au sein d'un Institut public d'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BREGEON, Jacques ; MAULEON, Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : comprendre et développer les compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.NC, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participative governance framework for the implementation of a sustainable development plan within an organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARL, Herman A. ; SCARLETT, Lynn ; VARGAS-MORENO, Juan Carlos ; FLAXMAN, Michael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoring lands - Coordinating science, politics and action : complexities of climate and governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer. Dordrecht, pp.217-237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise processes in risk assessment and management : How to improve their governance and their conduct ? (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.181-182. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-014-9503-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of participation structures: a general approach and some risk management case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an analytics and an ethics of expertise: Learning from decision aiding experiences in public risk assessment and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Llory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Tsoukiàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTER LE SYSTEME Français face à l'évolution du risque climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Langreney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Dauphine; BRGM. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes d'aide multicritère à la décision pour l'analyse et la gestion des risques liés aux mouvements de terrains induits par les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Paris Dauphine-PSL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003PA090016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05224803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Myriam_Merad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/myriam-merad-014a2670/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Javier Castro Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Demichela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2025.2488383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kougkoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Clarke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Symeonakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QG6XFBW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-013-0022-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Linkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-013-9447-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP03D24F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ait Abdeslam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.004.0036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Serir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.08.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tervonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Figueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-008-9546-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04S6FT11-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCMGSF4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05536707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertholat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05497583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistine Gourdon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zugasti Tom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merad Myriam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrhiest-Leblanc Ghislaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63108.2024.10894907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04793642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tichauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_driver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannous Scarlett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusu G Anca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R04-01-259-cd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vidal Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Metivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Salat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_198-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Planchette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970990v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Neyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Halfaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-31" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sans I Pinyol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970706v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1770-1_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9491-0_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCTZG762-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jovanovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bolvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970256v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tremolieres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pfeifle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chelhaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970121v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul-Bertin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972491v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaumette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Descourriere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970014v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03102072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carriot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Montmayeul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_47-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilbanks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcomini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.T. John" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7161-1_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9503-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langreney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA090016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Myriam_Merad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/myriam-merad-014a2670/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Aven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2025.101870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Javier Castro Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Demichela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2025.2488383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2023.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hayes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2024.104600" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Daniell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01408-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kougkoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Clarke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Symeonakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.01.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QG6XFBW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-013-0022-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ait Abdeslam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.004.0036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Linkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-013-9447-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP03D24F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Serir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.08.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guionnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tervonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Figueira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-008-9546-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04S6FT11-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.06.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCMGSF4W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kouniali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0886-7798(03)00106-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S2X6N91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05536707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bat&#244;t" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistine Gourdon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05497583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertholat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5323-cd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zugasti Tom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merad Myriam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verrhiest-Leblanc Ghislaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Goumri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63108.2024.10894907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04793642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tichauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_driver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968169v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannous Scarlett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968180v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusu G Anca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R04-01-259-cd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doursout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vidal Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Metivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Salat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_198-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Planchette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854343v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chojnacki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dehouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855630v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970928v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Neyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Halfaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-31" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sans I Pinyol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970837v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodrigues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1770-1_11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9491-0_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCTZG762-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970566v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Mazri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jovanovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970256v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970233v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bolvin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tremolieres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970122v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pfeifle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chelhaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul-Bertin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970135v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970014v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaumette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Descourriere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972501v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Zihri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deschanels" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972410v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969837v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Salmon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969804v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881300v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03102072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carriot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Montmayeul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_47-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilbanks" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcomini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S.T. John" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7161-1_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-014-9503-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874392v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langreney" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA090016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>