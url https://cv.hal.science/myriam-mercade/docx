--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1895,263 +1895,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement métabolique de Lactococcus lactis en réponse à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Garrigues</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (1), pp.145-155</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929570v1</w:t>
+                <w:t xml:space="preserve">hal-02697779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement métabolique de Lactococcus lactis en réponse à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Garrigues</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78, pp.145-155</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (1), pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697779v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2737,51 +2737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Tauzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tedesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00771-19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pluchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Robens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Herr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Douaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morchain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9TCMBW1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maligoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01531-07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duperray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duperray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic D. Lindley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Tauzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tedesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00771-19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pluchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Robens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Herr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Douaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morchain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9TCMBW1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maligoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01531-07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duperray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duperray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic D. Lindley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>