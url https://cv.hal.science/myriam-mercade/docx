--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -1502,198 +1502,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient self-inhibition of the growth of Lactobacillus delbrueckii subsp. bulgaricus in a pH-regulated fermentor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubiere</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2003, 84 (1), pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294384v1</w:t>
+                <w:t xml:space="preserve">hal-02670007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient self-inhibition of the growth of Lactobacillus delbrueckii subsp. bulgaricus in a pH-regulated fermentor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mercade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 84 (1), pp.78-87</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670007v1</w:t>
+                <w:t xml:space="preserve">hal-00294384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pyruvate metabolism in Lactococcus lactis. Depends on the imbalance between catabolism and anabolism</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Tauzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tedesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00771-19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pluchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Robens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Herr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Douaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morchain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9TCMBW1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maligoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01531-07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duperray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duperray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic D. Lindley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hallak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14040345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Aboulela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Tauzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tedesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00771-19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pluchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Robens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Herr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe Masselot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade Loubi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mancuso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00290.2013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Douaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morchain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22974" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9TCMBW1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04783764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maligoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign&#8208;bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01531-07" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duperray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duperray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic D. Lindley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesandro Mancuso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Cocker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58421-8_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>