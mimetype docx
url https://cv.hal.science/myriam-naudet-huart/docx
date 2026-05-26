--- v0 (2026-03-20)
+++ v1 (2026-05-26)
@@ -160,871 +160,1005 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a multi-environment trial and a diagnosis method to assess potential yield and main limiting factors of three highly different pea types</w:t>
+                <w:t xml:space="preserve">Combining phenomic and genomic selection for pea breeding improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Virgilio Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+                <w:t xml:space="preserve">Abdou Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bouviala</w:t>
+                <w:t xml:space="preserve">Myriam Naudet-Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 146, pp.art. 126823. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.08.06.668650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057470v1</w:t>
+                <w:t xml:space="preserve">hal-05587450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of QTL reveals the genetic control of yield-related traits and seed protein content in pea</w:t>
+                <w:t xml:space="preserve">Combining a multi-environment trial and a diagnosis method to assess potential yield and main limiting factors of three highly different pea types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Houtin</w:t>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Naudet-Huart</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Touratier</w:t>
+                <w:t xml:space="preserve">Marion Bouviala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.art. 126823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72548-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150761v1</w:t>
+                <w:t xml:space="preserve">hal-04057470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of SNP markers with agronomic and quality traits of field pea in Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of QTL reveals the genetic control of yield-related traits and seed protein content in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ferrari</w:t>
+                <w:t xml:space="preserve">Hervé Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Romani</w:t>
+                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Naudet-Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Michael Touratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17221/22/2016-CJGPB⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72548-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608515v1</w:t>
+                <w:t xml:space="preserve">hal-03150761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of frost damage in pea suggests different mechanisms involved in frost tolerance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
+                <w:t xml:space="preserve">Association of SNP markers with agronomic and quality traits of field pea in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Karen Boucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2299-6⟩</w:t>
+              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17221/22/2016-CJGPB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208694v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PQL (protein quantity loci) analysis of mature pea seed proteins identifies loci determining seed protein composition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">QTL analysis of frost damage in pea suggests different mechanisms involved in frost tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201000687⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (6), pp.1319-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2299-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00751802v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A PQL (protein quantity loci) analysis of mature pea seed proteins identifies loci determining seed protein composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.1581-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developmental genes have pleiotropic effects on plant morphology and source capacity, eventually impacting on seed protein content and productivity in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Moessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (2), pp.768-781. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.096966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1034,861 +1168,861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie infrarouge à l’INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Naudet-Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes rencontres Helio-SPIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation réseau INRA-NIRS spectrométrie en proche infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart-Naudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 rencontres du réseau national INRA-NIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Naudet-Huart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontres du réseau national INRA-NIRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determism of seed protein content and composition in pea (&amp;lt;em&amp;gt;Pisum sativum L.&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and animal genome XVI, the international conference on the status of plant &amp; animal genome research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea seed PQLs: what can learn about the genetic control of the seed protein composition in pea ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of nitrogen mobilisation in pea leaves during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Négroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant GEMs Lyon 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of root morphology in pea : relationship with the seed protein content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of nitrogen mobilisation from leaves during seed filling in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1898,681 +2032,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteagineux : des ressources génétiques à l’innovation variétale. Valorisation de la biodiversité du Centre de Ressources Génétiques des Protéagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé-Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart-Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dijon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéagineux : des ressources génétiques à l’innovation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeaMUST - Second annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide breeding for yield stability in spring pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Herbommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting PeaMUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéagineux : des ressources génétiques à l’innovation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire protéines végétales CVT AllEnvi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of SNP markers with pea grain protein and grain yield traits in Italy : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Annicchiarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2640,51 +2774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2047F717"/>
+    <w:nsid w:val="20124CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2871,51 +3005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-naudet-huart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2211-6261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouviala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Touratier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72548-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferrari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Romani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/22/2016-CJGPB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgeois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXTFV0WR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.096966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart-Naudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;-Cassecuelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233; Cassecuelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart Naudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Herbommez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256736.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-naudet-huart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2211-6261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Wade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.08.06.668650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouviala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Touratier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72548-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ferrari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Romani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boucherot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17221/22/2016-CJGPB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXTFV0WR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moessner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.096966" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart-Naudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;-Cassecuelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233; Cassecuelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart Naudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Herbommez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256736.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>