--- v0 (2026-04-16)
+++ v1 (2026-05-23)
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Myriam Neman-Belbaraka est doctorante en fin de cycle en SIC - Sciences de l’Information et de la Communication à l’Université Bordeaux Montaigne, membre du Laboratoire MICA - Médiations, Informations, Communications, Arts (EA 4426), axe COS - Communication, Organisation et Société - et de l’école doctorale ED 480 Montaigne Humanités.</w:t>
+        <w:t xml:space="preserve">Myriam Neman-Belbaraka est doctorante en fin de cycle en Sciences de l'Information et de la Communication (SIC) à l'Université Bordeaux Montaigne (UBM). Membre du Laboratoire Médiations, Informations, Communication, Arts (MICA, EA 4426), axe Communication, Organisation et Société (COS) et de l'École doctorale Montaigne Humanités (ED 480), elle mène ses recherches sous la direction de Nadège Soubiale, Maître de conférences (UBM, MICA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ses recherches portent sur les transformations socionumériques des administrations et des organisations, les non-usages des services publics en ligne, les processus de vulnérabilisation et d’empowerment numérique des usagers-citoyens, et la communication publique à l’ère de l’État plateforme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sa double formation de chercheuse et consultante lui permet d’articuler la rigueur scientifique au conseil stratégique au sujet, comme au service, des organisations publiques, associatives et privées.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -461,51 +461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21D163EC"/>
+    <w:nsid w:val="7E49A82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>