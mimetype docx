--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -75,1454 +75,1450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
+                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chanial</w:t>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicot</w:t>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canal Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.19-27. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065587v1</w:t>
+                <w:t xml:space="preserve">hal-05567856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+                <w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372097v1</w:t>
+                <w:t xml:space="preserve">hal-05579773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+                <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Thielen</w:t>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Oerlemans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Fleischer</w:t>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289456v1</w:t>
+                <w:t xml:space="preserve">hal-05065587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396911v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Oerlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231478v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Denieul</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734441v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106372v1</w:t>
+                <w:t xml:space="preserve">hal-04231478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+                <w:t xml:space="preserve">hal-04734441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1544,648 +1540,916 @@
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821846v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993314v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489494v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolane Dentand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sablone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les carnets du greps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2195,2420 +2459,2420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
+                <w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairley Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238494v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+                <w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Boshouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rwegera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa Baillat</w:t>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249444v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et interprétation collaborative des résultats au sein du groupe de recherche communautaire en cancérologie IMPAQT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Inserm "co-analyse et co-interprétation des résultats en recherche participative"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Tavernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Tavernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les troubles cognitifs et psychiatriques liés aux thérapies anti-ALK dans le cancer du poumon : une démarche participative au cœur du projet DRACONIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Desestret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lysières²-Shape Med sur la recherche participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facebook-live Seintinelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITOP: Workshop, Conference and Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancer Patients Europe, Jun 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe de recherche IMPAQT : de sa formation aux projets de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Comité patients/chercheurs [RESHAPE]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet de recherche IMPAQT au projet Perce-neige : une démarche de recherche communautaire en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique RESHAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux identitaires et participation à des recherches communautaires chez les femmes atteintes de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaine Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux méthodologiques de la caractérisation d’une démarche de recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la prise en charge des troubles cognitifs en cancérologie : Perspective des oncologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction identitaire pendant le cursus des étudiantes sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiations | Séminaires Inter-pôles (SIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation du savoir expérientiel de patientes-chercheuses dans une recherche communautaire en oncologie : La place des émotions dans l’analyse qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient.es et citoyen·nes partenaires de la recherche en santé : quel statut ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation à la recherche pour les patient·es atteint·es de cancer : Un pré-requis pour construire une recherche communautaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Deneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Groupe du 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe du 13, Sep 2022, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,565 +4891,565 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en oncologie dans le cadre de la démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5195,374 +5459,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRACONIS Co-constructing the assessment of neurocognitive and psychiatric side-effects of targeted therapies in the management of ALK/ROS1 lung cancer, and their impact on patients' quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med Lyon Journée annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des patient.e.s dans les recherches sur la qualité de vie : Étude exploratoire via des ateliers participatifs de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5572,408 +5836,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risque : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Cervenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Cancer; Santé Publique France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2021 : Attitudes et comportements des français face au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.20-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé Publique France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5983,114 +6247,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’expérience vécue et de la mise en sens des enjeux éthiques et psychosociaux liés aux innovations technologiques et thérapeutiques en oncogénétique : une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE2118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02062066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6237,51 +6501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>