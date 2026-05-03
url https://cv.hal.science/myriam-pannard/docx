--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -373,2010 +373,2140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canal Psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065587v1</w:t>
+                <w:t xml:space="preserve">hal-05593936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567917v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Fleischer</w:t>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289456v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396911v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Oerlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231478v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734441v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106372v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821846v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993314v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolane Dentand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489494v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sablone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.293-297. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2405,51 +2535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les carnets du greps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,301 +2589,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairley Le Moal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Baillat</w:t>
+                <w:t xml:space="preserve">Gaston Boshouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rwegera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249444v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morin-Messabel</w:t>
+                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairley Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238494v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et interprétation collaborative des résultats au sein du groupe de recherche communautaire en cancérologie IMPAQT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2775,896 +2905,896 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Inserm "co-analyse et co-interprétation des résultats en recherche participative"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Baillat</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
+              <w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724899v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t>
+                <w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Facebook-live Seintinelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889243v1</w:t>
+                <w:t xml:space="preserve">hal-04988553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les troubles cognitifs et psychiatriques liés aux thérapies anti-ALK dans le cancer du poumon : une démarche participative au cœur du projet DRACONIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicot</w:t>
+                <w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Mouna Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Desestret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Chanial</w:t>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lysières²-Shape Med sur la recherche participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940622v1</w:t>
+                <w:t xml:space="preserve">hal-04724899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
+                <w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734501v1</w:t>
+                <w:t xml:space="preserve">hal-04889243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Explorer les troubles cognitifs et psychiatriques liés aux thérapies anti-ALK dans le cancer du poumon : une démarche participative au cœur du projet DRACONIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facebook-live Seintinelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Lysières²-Shape Med sur la recherche participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988553v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITOP: Workshop, Conference and Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancer Patients Europe, Jun 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe de recherche IMPAQT : de sa formation aux projets de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,73 +3813,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Comité patients/chercheurs [RESHAPE]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet de recherche IMPAQT au projet Perce-neige : une démarche de recherche communautaire en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3791,280 +3921,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique RESHAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux identitaires et participation à des recherches communautaires chez les femmes atteintes de cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaine Desjardin</w:t>
+                <w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702946v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Baillat</w:t>
+                <w:t xml:space="preserve">Enjeux identitaires et participation à des recherches communautaires chez les femmes atteintes de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+              <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735858v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux méthodologiques de la caractérisation d’une démarche de recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4123,100 +4253,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la prise en charge des troubles cognitifs en cancérologie : Perspective des oncologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,388 +4378,388 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction identitaire pendant le cursus des étudiantes sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Radiations | Séminaires Inter-pôles (SIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724914v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiations | Séminaires Inter-pôles (SIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889433v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation du savoir expérientiel de patientes-chercheuses dans une recherche communautaire en oncologie : La place des émotions dans l’analyse qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4684,699 +4814,699 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient.es et citoyen·nes partenaires de la recherche en santé : quel statut ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation à la recherche pour les patient·es atteint·es de cancer : Un pré-requis pour construire une recherche communautaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Deneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Groupe du 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe du 13, Sep 2022, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Soler</w:t>
+                <w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961195v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961250v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t>
+                <w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961065v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t>
+                <w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961048v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en oncologie dans le cadre de la démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5405,51 +5535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5459,176 +5589,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRACONIS Co-constructing the assessment of neurocognitive and psychiatric side-effects of targeted therapies in the management of ALK/ROS1 lung cancer, and their impact on patients' quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med Lyon Journée annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5687,73 +5817,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des patient.e.s dans les recherches sur la qualité de vie : Étude exploratoire via des ateliers participatifs de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5782,51 +5912,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5836,104 +5966,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risque : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Cervenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5943,126 +6073,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Cancer; Santé Publique France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2021 : Attitudes et comportements des français face au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.20-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6072,100 +6202,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,51 +6323,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé Publique France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6247,114 +6377,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’expérience vécue et de la mise en sens des enjeux éthiques et psychosociaux liés aux innovations technologiques et thérapeutiques en oncogénétique : une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE2118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02062066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6501,51 +6631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>