--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -75,2511 +75,2645 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
+                <w:t xml:space="preserve">Évaluation de la formation au recueil de données par entretiens semi-directifs destinée aux patientes-chercheuses du groupe de recherche IMPAQT : une étude de cas sur le rôle du partage d’expériences et du soutien social pour soutenir l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Piton</w:t>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01138-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567856v1</w:t>
+                <w:t xml:space="preserve">hal-05613857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive side effects in cancer treatment: communication challenges for healthcare providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2026.2632683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579773v1</w:t>
+                <w:t xml:space="preserve">hal-05567856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kvaskoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593936v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Factors influencing quality of life over five years post-diagnosis in breast cancer survivors: Results from the E3N-Generations cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kvaskoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2026.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396911v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">The influence of locus of control, coping strategies and time perspective on post-traumatic growth in survivors with primary breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kvaskoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canal Psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-025-02353-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065587v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ra Pennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Oerlemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567917v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcomes in patients with hematologic malignancies treated with CAR T-cell therapy in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mea Spanjaart</w:t>
+                <w:t xml:space="preserve">Co-construire la recherche en oncologie : l’exemple du développement du projet de recherche collaboratif Draconis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Thielen</w:t>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Oerlemans</w:t>
+                <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fleischer</w:t>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025017081⟩</w:t>
+              <w:t xml:space="preserve">Canal Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/canalpsy.3591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289456v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">Cognitive complaints in patients after cancer treatment: understanding oncologists’ representations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (12), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Pannard</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231478v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734441v1</w:t>
+                <w:t xml:space="preserve">hal-04231478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+                <w:t xml:space="preserve">Co-construire un projet de recherche en oncologie avec les personnes concernées : retour d’expérience et leçons apprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lidia Delrieu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04106372v1</w:t>
+                <w:t xml:space="preserve">hal-04734441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+                <w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C. Paunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04056865v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orélie Desfriches</w:t>
+                <w:t xml:space="preserve">Aline Sarradon-Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993319v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04056865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
+                <w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821846v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+                <w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolane Dentand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993314v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral cavity squamous cell carcinomas in patients with no identified risk factors: Feeling like an outsider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolane Dentand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+                <w:t xml:space="preserve">Eric Roux Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489494v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ces citoyen(nes) qui se portent volontaires pour participer aux recherches dans le champ du cancer – résultats du Baromètre Seintinelles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bassoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sablone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01752532v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche innovante pour favoriser la recherche communautaire et faire vivre la démocratie sanitaire en oncologie : les Seintinelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01752532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un programme associant un suivi diététique et une activité physique adaptée au regard des priorités de patientes atteintes de cancer du sein traitées par chimiothérapie adjuvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.293-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0601-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment faire vivre la démocratie sanitaire en oncologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les carnets du greps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.50-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,1212 +2723,1212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of violence among women living with HIV at Ikambere : Applied Research Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Boshouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rwegera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDSIMPACT 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques identitaires et démarches participatives : trajectoires multiples de chercheurs en santé vers la collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaine Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairley Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ - AFPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et interprétation collaborative des résultats au sein du groupe de recherche communautaire en cancérologie IMPAQT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Inserm "co-analyse et co-interprétation des résultats en recherche participative"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque International sur le Partenariat de Soin avec les Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live résultats d’étude—Perce-Neige : Une recherche communautaire pour appréhender les perceptions des soignants à propos des troubles cognitifs associés aux traitements du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facebook-live Seintinelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Baillat</w:t>
+                <w:t xml:space="preserve">Explorer les troubles cognitifs et psychiatriques liés aux thérapies anti-ALK dans le cancer du poumon : une démarche participative au cœur du projet DRACONIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desestret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Lysières²-Shape Med sur la recherche participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724899v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t>
+                <w:t xml:space="preserve">Comment les patientes et leurs proches s’ajustent-ils pour faire face aux difficultés liées à l’apparition de troubles cognitifs à la suite de la prise d’hormonothérapie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889243v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les troubles cognitifs et psychiatriques liés aux thérapies anti-ALK dans le cancer du poumon : une démarche participative au cœur du projet DRACONIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Chanial</w:t>
+                <w:t xml:space="preserve">Oncologie et recherche communautaire : retour d’expérience du groupe mixte IMPAQT sur les étapes et les enjeux de la collaboration entre patientes et chercheuses et de la construction d’un troisième savoir dans toutes les étapes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Tavernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Sevenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lysières²-Shape Med sur la recherche participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Handicap et Agents épistémiques de la Recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940622v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITOP: Quality of life of patients undergoing immunotherapy for cancer: burden of treatment and expectations to improve patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin-Messabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITOP: Workshop, Conference and Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancer Patients Europe, Jun 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe de recherche IMPAQT : de sa formation aux projets de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,1773 +3947,1773 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Comité patients/chercheurs [RESHAPE]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet de recherche IMPAQT au projet Perce-neige : une démarche de recherche communautaire en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique RESHAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation du savoir expérientiel dans une recherche communautaire : enjeux émotionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux identitaires et participation à des recherches communautaires chez les femmes atteintes de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaine Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux méthodologiques de la caractérisation d’une démarche de recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la prise en charge des troubles cognitifs en cancérologie : Perspective des oncologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction identitaire pendant le cursus des étudiantes sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des aspects multidimensionnels de la QUALITÉ de Vie après le cancer ImmunoTherapy - une plate-forme numérique ouverte et intelligente pour la prévention personnalisée et la gestion des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiations | Séminaires Inter-pôles (SIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser, co-constuire et valoriser des travaux de recherche en cancérologie avec les personnes concernées : L’importance de la flexibilité des différents modes d’organisation et d’animation de ces groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bauquier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations: défis et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation du savoir expérientiel de patientes-chercheuses dans une recherche communautaire en oncologie : La place des émotions dans l’analyse qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient.es et citoyen·nes partenaires de la recherche en santé : quel statut ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation à la recherche pour les patient·es atteint·es de cancer : Un pré-requis pour construire une recherche communautaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Deneuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du Groupe du 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe du 13, Sep 2022, Lyon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulser une mobilisation citoyenne autour de la recherche communautaire en cancérologie : L’exemple des ateliers de recherche communautaire auprès des Seintinelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Established and unestablished cancer risk factors : Perceptions of the French general population, results of a national survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des facteurs de risque en oncologie, enjeux éthiques et psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire et recherche communautaire en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Enjeux épistémologiques et méthodologiques de la recherche communautaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en oncologie dans le cadre de la démocratie sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Séminaire Inter-Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5589,374 +5723,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRACONIS Co-constructing the assessment of neurocognitive and psychiatric side-effects of targeted therapies in the management of ALK/ROS1 lung cancer, and their impact on patients' quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Med Lyon Journée annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la communication soignants-soignés à propos des troubles cognitifs en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Baillat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Sevenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication des patient.e.s dans les recherches sur la qualité de vie : Étude exploratoire via des ateliers participatifs de recherche communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5966,408 +6100,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risque : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Cervenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Cancer; Santé Publique France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2021 : Attitudes et comportements des français face au cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.20-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche communautaire en psychologie sociale : Reconnaissance des savoirs et enjeux relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Di Ciaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des Archives Contemporaines, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et facteurs de risques : Opinions et perceptions de la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baromètre Cancer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé Publique France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6377,114 +6511,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’expérience vécue et de la mise en sens des enjeux éthiques et psychosociaux liés aux innovations technologiques et thérapeutiques en oncogénétique : une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE2118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02062066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6631,51 +6765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Tavernon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Sevenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01138-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2026.2632683" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2026.02.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02353-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ra Pennings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mea Spanjaart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Thielen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oerlemans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleischer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025017081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa Fadhlaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3591" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10082-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Denieul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deneuve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolane Dentand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roux Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bassoleil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sablone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0547" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0601-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01752640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rwegera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra Bennis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin-Messabel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05249444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Desjardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairley Le Moal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mouline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verdier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04702946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fayard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889433v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deneuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961250v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Foucaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alliaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961263v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Faury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Cervenka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Di Ciaccio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>