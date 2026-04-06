--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1301 +66,1301 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticolonialisme féminin et les canaux internationaux du militantisme communiste : Clélie Gamaleya au congrès de la fédération démocratique internationale des femmes de 1963 à Moscou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir « métro » : ce que les migrations vers les outre-mer font à la blanchité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Le Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 95 (2), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.095.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir « métro » : ce que les migrations vers les outre-mer font à la blanchité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Le Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 95 (2), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.095.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études de la blanchité et études migratoires : un dialogue à développer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Le Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 95 (2), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.095.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre tous les pouvoirs »: Le militantisme intersectionnel de féministes réunionnaises émigrées en France (années 1960-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 146 (2), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.146.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La racialisation d’une politique publique : le contrôle de la natalité à La Réunion (années 1960-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 131 (3), pp.29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.131.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté refusée : les employées domestiques face à la régulation du travail à La Réunion (1945-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 44 (2), pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.044.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un féminisme anticolonial : l'Union des femmes de La Réunion (1946-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.091.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hétérotopies du féminisme noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en théorie et en pratique le principe de déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier : Du côté obscur : féminismes noirs [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Djavadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à Paul Marquis. Psychiatrie coloniale et projet eugénique : le cas de l’école d’Alger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Sestito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04828919v1</w:t>
-              </w:r>
-[...965 lines deleted...]
-                <w:t xml:space="preserve">hal-01506893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1445,259 +1445,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation du corps préfectoral : premiers éléments d'analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Racisme et métissage à l’île Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edenz Maurice. </w:t>
+              <w:t xml:space="preserve">Pierre Singaravélou; Arthur Asseraf; Guillaume Blanc; Nadia Yala Kisukidi; Mélanie Lamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préfets et préfètes aux outre-mer depuis 1947</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.99-113, 2023, 978-2-11-157651-3</w:t>
+              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Seuil, pp.708-709, 2023, 978-2-02-149415-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351367v1</w:t>
+                <w:t xml:space="preserve">hal-04351469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un breuvage de blancheur : L’appropriation coloniale du lait des femmes noires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La féminisation du corps préfectoral : premiers éléments d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sanseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yasmina Foehr-Janssens; Daniela Solfaroli Camillocci; Francesca Arena; Véronique Dasen; Irene Maffi. </w:t>
+              <w:t xml:space="preserve">Edenz Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allaiter de l’Antiquité à nos jours : Histoire et pratiques d’une culture en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Génération (1), Brepols Publishers, pp.679-683, 2023, 978-2-503-59652-5</w:t>
+              <w:t xml:space="preserve">Préfets et préfètes aux outre-mer depuis 1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.99-113, 2023, 978-2-11-157651-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351610v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme et métissage à l’île Bourbon</w:t>
+                <w:t xml:space="preserve">Un breuvage de blancheur : L’appropriation coloniale du lait des femmes noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou; Arthur Asseraf; Guillaume Blanc; Nadia Yala Kisukidi; Mélanie Lamotte. </w:t>
+              <w:t xml:space="preserve">Yasmina Foehr-Janssens; Daniela Solfaroli Camillocci; Francesca Arena; Véronique Dasen; Irene Maffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Seuil, pp.708-709, 2023, 978-2-02-149415-0</w:t>
+              <w:t xml:space="preserve">Allaiter de l’Antiquité à nos jours : Histoire et pratiques d’une culture en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Génération (1), Brepols Publishers, pp.679-683, 2023, 978-2-503-59652-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351469v1</w:t>
+                <w:t xml:space="preserve">hal-04351610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0227" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Le Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.131.0029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04816740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sanseigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh-Amini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Le Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.131.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04816740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sanseigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh-Amini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>