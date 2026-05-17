--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -66,1809 +66,1897 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Paul Marquis. Psychiatrie coloniale et projet eugénique : le cas de l’école d’Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Sestito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Sestito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticolonialisme féminin et les canaux internationaux du militantisme communiste : Clélie Gamaleya au congrès de la fédération démocratique internationale des femmes de 1963 à Moscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir « métro » : ce que les migrations vers les outre-mer font à la blanchité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Le Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 95 (2), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.095.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351634v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03900812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir « métro » : ce que les migrations vers les outre-mer font à la blanchité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Le Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 95 (2), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.095.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03900812v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études de la blanchité et études migratoires : un dialogue à développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Le Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 95 (2), pp.156-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.095.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03900823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Contre tous les pouvoirs »: Le militantisme intersectionnel de féministes réunionnaises émigrées en France (années 1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 146 (2), pp.95-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vin.146.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La racialisation d’une politique publique : le contrôle de la natalité à La Réunion (années 1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 131 (3), pp.29-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.131.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté refusée : les employées domestiques face à la régulation du travail à La Réunion (1945-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 44 (2), pp.49-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.044.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un féminisme anticolonial : l'Union des femmes de La Réunion (1946-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (3), pp.141-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.091.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérotopies du féminisme noir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mettre en théorie et en pratique le principe de déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506893v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en théorie et en pratique le principe de déplacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au dossier : Du côté obscur : féminismes noirs [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keivan Djavadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407697v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier : Du côté obscur : féminismes noirs [en ligne]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keivan Djavadzadeh</w:t>
+                <w:t xml:space="preserve">Les hétérotopies du féminisme noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...251 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Sestito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-04828919v1</w:t>
+                <w:t xml:space="preserve">hal-01506893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étranglement du suffrage universel&amp;quot; : La mobilisation de l'Union des femmes de La Réunion pour la citoyenneté électorale après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silyane Larcher; Félix Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marianne est aussi noire : Luttes occultées pour l'égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Seuil, pp.123-138, 2024, 978-2-02-150066-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme et métissage à l’île Bourbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La féminisation du corps préfectoral : premiers éléments d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sanseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou; Arthur Asseraf; Guillaume Blanc; Nadia Yala Kisukidi; Mélanie Lamotte. </w:t>
+              <w:t xml:space="preserve">Edenz Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Seuil, pp.708-709, 2023, 978-2-02-149415-0</w:t>
+              <w:t xml:space="preserve">Préfets et préfètes aux outre-mer depuis 1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.99-113, 2023, 978-2-11-157651-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351469v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La féminisation du corps préfectoral : premiers éléments d'analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un breuvage de blancheur : L’appropriation coloniale du lait des femmes noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edenz Maurice. </w:t>
+              <w:t xml:space="preserve">Yasmina Foehr-Janssens; Daniela Solfaroli Camillocci; Francesca Arena; Véronique Dasen; Irene Maffi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préfets et préfètes aux outre-mer depuis 1947</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.99-113, 2023, 978-2-11-157651-3</w:t>
+              <w:t xml:space="preserve">Allaiter de l’Antiquité à nos jours : Histoire et pratiques d’une culture en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Génération (1), Brepols Publishers, pp.679-683, 2023, 978-2-503-59652-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351367v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un breuvage de blancheur : L’appropriation coloniale du lait des femmes noires</w:t>
+                <w:t xml:space="preserve">Racisme et métissage à l’île Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yasmina Foehr-Janssens; Daniela Solfaroli Camillocci; Francesca Arena; Véronique Dasen; Irene Maffi. </w:t>
+              <w:t xml:space="preserve">Pierre Singaravélou; Arthur Asseraf; Guillaume Blanc; Nadia Yala Kisukidi; Mélanie Lamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allaiter de l’Antiquité à nos jours : Histoire et pratiques d’une culture en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Génération (1), Brepols Publishers, pp.679-683, 2023, 978-2-503-59652-5</w:t>
+              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Seuil, pp.708-709, 2023, 978-2-02-149415-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351610v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.643-653, 2021, 978-2-348-06730-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous qui versons la vie goutte à goutte&amp;quot; : l'union des femmes de La Réunion face à la biopolitique coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arino, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILES / ELLES : résistances et revendications féminines dans les îles des Caraïbes et de l'océan Indien (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions K'A, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,91 +1966,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous qui versons la vie goutte à goutte : féminismes, économie reproductive et pouvoir colonial à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Dalloz, 2020, Nouvelle Bibliotheque De Theses, 978-2-247-19869-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1972,129 +2060,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du côté obscur : féminismes noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keivan Djavadzadeh-Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djavadzadeh-Amini, Keivan; Paris, Myriam. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2241,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Le Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.131.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04816740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sanseigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0643" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh-Amini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marquis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Le Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.095.0158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.131.0029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04816740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sanseigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04351660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keivan Djavadzadeh-Amini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>