--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F1240AE"/>
+    <w:nsid w:val="36CEA3E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>