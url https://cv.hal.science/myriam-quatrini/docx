--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Quatrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086039261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l'Université Aix Marseille & l'Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Hagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours via visitable paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23638/LMCS-14(2:7)2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation in Ludics and maximal cliques of paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-9(4:6)2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGUMENTATION AND INFERENCE: A UNIFIED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Baltic International Yearbook of Cognition, Logic and Communication, Games, Game Theory and Game Semantics (8), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel issu de la théorie de la démonstration pour la théorie de l'argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.49-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of dialogue : a view from Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.59-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du langage via l'interaction : dialogue et sémantique en ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.37-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and Rhetorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LNAI 6505, pp.32--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du langage via l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189, pp.37--67. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.11640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and its Applications to natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LNAI (5514), pp 242--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized and focalized linear and classical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134, pp.217-264. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apal.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to uniformity in Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Faggian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Fleury-Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 316, pp.236-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in Dialogues *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Natural Language and Computer Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. de Paiva L. Moss, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences and Dialogues in Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language in computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V de Paiva, L. Moss, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and Natural Language: First Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2012 seventh International Conference on Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique Nantes Atlantique, Jul 2012, Nantes, France. pp.21-44, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31262-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What could interaction mean in natural language and how could it be useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2015 goDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Goteborg, Sweden. SEMDIAL 2015 goDIAL Proceedings of the 19th Workshop on the Semantics and Pragmatics of Dialogue, 2015, Proceedings of SemDial 2015 (goDIAL): The 19th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gödel's Absolute Proofs and Girard's Ludics Mutual Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Piccolomini d'Aragona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherences in Dialogues and their Formalization Focus on Dialogues with Schizophrenic Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and Conceptual Issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer International Publishing, pp.91-115, 2021, Language, Cognition, and Mind, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics Characterization of Multiplicative-Additive Linear Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la Ludique et à ses applications à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Fleury-Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ludique : une théorie de l'interaction, de la logique mathématique au langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Quatrini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086039261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l'Université Aix Marseille & l'Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner au temps de l’anthropocène : quelques pistes de redirection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Hagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours via visitable paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23638/LMCS-14(2:7)2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation in Ludics and maximal cliques of paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-9(4:6)2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARGUMENTATION AND INFERENCE: A UNIFIED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic International Yearbook of Cognition, Logic and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Baltic International Yearbook of Cognition, Logic and Communication, Games, Game Theory and Game Semantics (8), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4148/1944-3676.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel issu de la théorie de la démonstration pour la théorie de l'argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 198, pp.49-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of dialogue : a view from Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.59-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and Rhetorics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LNAI 6505, pp.32--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du langage via l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189, pp.37--67. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.11640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du langage via l'interaction : dialogue et sémantique en ludique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.37-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and its Applications to natural Language Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LNAI (5514), pp 242--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized and focalized linear and classical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134, pp.217-264. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apal.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to uniformity in Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Faggian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Fleury-Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 316, pp.236-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in Dialogues *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Natural Language and Computer Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. de Paiva L. Moss, Jul 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferences and Dialogues in Ludics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language in computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V de Paiva, L. Moss, Jun 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics and Natural Language: First Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACL 2012 seventh International Conference on Logical Aspects of Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique Nantes Atlantique, Jul 2012, Nantes, France. pp.21-44, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31262-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What could interaction mean in natural language and how could it be useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMDIAL 2015 goDIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Goteborg, Sweden. SEMDIAL 2015 goDIAL Proceedings of the 19th Workshop on the Semantics and Pragmatics of Dialogue, 2015, Proceedings of SemDial 2015 (goDIAL): The 19th Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and Grammar: Essays Dedicated to Alain Lecomte on the Occasion of His 60th Birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Pogodalla and Myriam Quatrini and Christian Retoré. Springer, 6700, pp.159, 2011, Lecture Notes in Computer Science, 978-3-642-21489-9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21490-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00607880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gödel's Absolute Proofs and Girard's Ludics Mutual Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Piccolomini d'Aragona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Synthese Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherences in Dialogues and their Formalization Focus on Dialogues with Schizophrenic Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Amblard; Michel Musiol; Manuel Rebuschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)coherence of Discourse. Formal and Conceptual Issues of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer International Publishing, pp.91-115, 2021, Language, Cognition, and Mind, 978-3-030-71433-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71434-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludics Characterization of Multiplicative-Additive Linear Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction à la Ludique et à ses applications à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée Fleury-Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ludique : une théorie de l'interaction, de la logique mathématique au langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Quatrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Aix-Marseille, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36CEA3E2"/>
+    <w:nsid w:val="75CBC008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-quatrini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086039261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(2:7)2018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01090265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(4:6)2013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.11640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2004.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1S9TPN7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Fleury-Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31262-5_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pinto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01234909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-quatrini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086039261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04272769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacqu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Quatrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(2:7)2018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01090265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(4:6)2013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4148/1944-3676.1078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.11640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01020949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2004.11.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1S9TPN7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Fleury-Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31262-5_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21490-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003505v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pinto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71434-5_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01234909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>