--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -580,189 +580,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ejemplaridad en la narrativa española contemporánea (1950-2010), A. Florenchie &amp; I. Touton (eds), Madrid / Frankfurt am Mein, Iberoamericana / Vervuert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271396v1</w:t>
+                <w:t xml:space="preserve">hal-04970804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Guelbenzu, a la búsqueda de la figura femenina ejemplar</w:t>
+                <w:t xml:space="preserve">Caminos introspectivos en algunas novelas de la duda existencial : Un peso en el mundo y Esta pared de hielo, de José María Guelbenzu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ejemplaridad en la narrativa española contemporánea (1950-2010), A. Florenchie &amp; I. Touton (eds), Madrid / Frankfurt am Mein, Iberoamericana / Vervuert</w:t>
+              <w:t xml:space="preserve">Nuevos derroteros de la narrativa española actual, G. Champeau, J-F. Carcelen, G. Tyras et F. Valls (eds), Zaragoza, Prensas Universitarias de Zaragoza, coll. « Humanidades »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970804v1</w:t>
+                <w:t xml:space="preserve">hal-04971128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caminos introspectivos en algunas novelas de la duda existencial : Un peso en el mundo y Esta pared de hielo, de José María Guelbenzu</w:t>
+                <w:t xml:space="preserve">José María Guelbenzu, a la búsqueda de la figura femenina ejemplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevos derroteros de la narrativa española actual, G. Champeau, J-F. Carcelen, G. Tyras et F. Valls (eds), Zaragoza, Prensas Universitarias de Zaragoza, coll. « Humanidades »</w:t>
+              <w:t xml:space="preserve">La ejemplaridad en la narrativa española contemporánea (1950-2010), A. Florenchie &amp; I. Touton (eds), Madrid / Frankfurt am Mein, Iberoamericana / Vervuert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971128v1</w:t>
+                <w:t xml:space="preserve">hal-03271396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1649,174 +1649,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie réaliste actuelle mise en chanson : Roger Wolfe par Diego Vasallo et Michel Houellebecq par Jean-Louis Aubert</w:t>
+                <w:t xml:space="preserve">Féminin Pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">813, Les amis de la littérature policière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271202v1</w:t>
+                <w:t xml:space="preserve">hal-03271213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminin Pluriel</w:t>
+                <w:t xml:space="preserve">La poésie réaliste actuelle mise en chanson : Roger Wolfe par Diego Vasallo et Michel Houellebecq par Jean-Louis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">813, Les amis de la littérature policière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.9699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271213v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes de Leonard Cohen traduits par Joaquín Sabina : la traduction libre, hommage d'artiste</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.9699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970968v1</w:t>
@@ -2361,185 +2361,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman noir et journalisme : en quête de vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Roman noir et journalisme : en quête de vérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Chambéry/Pau, France. 37, Presses Universitaires Savoie Mont Blanc, pp.302, 2021, Ecriture et représentation, 9782377410553</w:t>
+              <w:t xml:space="preserve">Roman noir et journalisme : en quête de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pau/Chambéry, France. Presses Universitaires Savoie Mont Blanc, pp.307, 2021, Ecriture et représentation, 9782377410552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137303v1</w:t>
+                <w:t xml:space="preserve">hal-03537426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman noir et journalisme : en quête de vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guyard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman noir et journalisme : en quête de vérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pau/Chambéry, France. Presses Universitaires Savoie Mont Blanc, pp.307, 2021, Ecriture et représentation, 9782377410552</w:t>
+              <w:t xml:space="preserve">Colloque International Roman noir et journalisme : en quête de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Chambéry/Pau, France. 37, Presses Universitaires Savoie Mont Blanc, pp.302, 2021, Ecriture et représentation, 9782377410553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537426v1</w:t>
+                <w:t xml:space="preserve">hal-03137303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2694,51 +2694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Savouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Riu-comut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/produit/le-polar-en-langues-romanes/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2022_1.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.9699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Savouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Riu-comut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/produit/le-polar-en-langues-romanes/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannerod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Perrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15203/ATeM_2022_1.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.9699" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03537426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03137303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>