--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Sternberg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources piscicoles en milieu colonial hellénisé : le bastion massaliète d’Olbia de Provence (Var, France) et l’établissement de Caraburun-Acic Suat (com. de Baia, Tulcea, Roumanie), en territoire hellénisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, décembre 2022, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts économiques du delta du Rhône dans l'Antiquité - L'exemple de l'habitat fluvio-lagunaire de la Capelière (Camargue, Arles, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque international du Groupe d'Histoire des Zones Humides, 16, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilica Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L, pp.453-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’abondants restes de faune : alimentation et approvisionnement en viande et poisson, IXe-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saint-Jean Vitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe siècle), 35, pp.75-93 et 137-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine d’une &amp;lt;i&amp;gt;domus&amp;lt;/i&amp;gt; de Javols/&amp;lt;i&amp;gt;Anderitum&amp;lt;/i&amp;gt; (Lozère), chef-lieu de cité des Gabales : l’alimentation d’une demeure aisée dans la seconde moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.39-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Jerba à l'époque punique : l'apport de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Fenici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXIX (1), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche côtière et lagunaire, pêche hauturière, peut-on parler de spécialisation du Bronze final à l'époque Républicaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine de salaison de Neapolis (Nabeul). Premiers résultats des fouilles 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Satre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources aquatiques en milieu colonial hellénisé : les exemples d’Olbia de Provence (Var, France) et de Caraburun Atchik Suhat (Delta du Danube, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène = Human societies and environments in the circum-Mediterranean area, from the Pleistocene to the early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Boudadi-Maligne; Annick Campmas; Jean-Marc Pétillon; Emmanuelle Stoetzel; Aurore Val; Sandrine Costamagno; Camille Daujeard; Katja Douze; Philippe Fernandez; Léa Feyfant; Jessica Lacarrière; David Lefèvre; Mathieu Lejay, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche dans l'économie des sociétés du Bronze final au iii e siècle après J.-C. de la Méditerranée occidentale : apports de l'archéo-ichtyologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du poisson. 30 ans d'archéo-ichtyologie au CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antibes, France. pp.369-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Greek colonisation in the Black Sea during Antiquity, International congress, Aix-en-Provence (3th-4th June 2021) - Aix-Marseille University / CNRS / Centre Camille Jullian/ Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et ressources halieutiques en mer Noire dans l'Antiquité, colloque international, Aix-en-Provence (3-4 juin 2021) - Université d'Aix-Marseille / CNRS / Centre Camille Jullian / Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence ; Marseille, France. Louvre, n.p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neapolis/Nabeul (Tunisie). Le quartier des officines de salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Fantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Auber de Lapierre; Jean-Pierre Brun; Dario Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.148-153, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fish-salting production center of Águilas: late-Roman amphora content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Dios Hernadez Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Amphora Contents. Reflecting on Maritime trade on food stuffs in Antiquity: in honour of Miguel Beltràn Lloris. Proceedings of the Roman Amphora Contents International, Interactive Conference (RACIIC), (Cadiz, 5-7 October 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.409-418, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaque gravée d'une scène de pêche (IIe s. ?). Notice associée à une plaque d'ardoise retrouvée lors des fouilles de la Bourse de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Espérandieu : recueil général des sculpture sur pierre de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-39, 2019, Marseille et ses environs, 978-2-87754-376-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité de pêche ciblée à la Capelière du Ve s. av. n.-è. à l'Antiquité tardive : le témoignage de l'archéo-ichtyofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses Universitaires de Provence, pp.327-367, 2019, Bibliothèque d'archéologie Méditerranéenne et Africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie alimentaire et utilisation des animaux dans un quartier de Montlaurès aux VIe et Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montlaurès à la fin du premier Age du fer (Narbonne, Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782912369314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.9-16, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à poissons et pêcheries fixes de la Protohistoire à l'Antiquité en Méditerrannée : les textes et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.37-68, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries fixes artisanales. Etudes de cas : les chrafi de la Chebba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Boughedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Ben Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-222, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques romaines de salaisons de poissons à Neapolis (Nabeul, Tunisie). Travaux 1999-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et activités maritimes des peuples de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of fish salteries in Africa Proconsularis: the officinae of Neapolis (Nabeul, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cetariae 2005. Salsas y Salazones de Pescado en Occidente durante la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garum et pissalat : de la pêche à la table, mémoires d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Comprendre les stratégies alimentaires et les systèmes halieutiques de la Protohistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CERAFRICS - Rapport d'étude sur les contenus d'amphores Isla del Fraile : étude du contenu de trois amphores africaines réutilisées (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ UMR 7299). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'ichtyofaune de Dougga : rapport d'étude, Version du 31 mai 2024 1- Contextes archéologiques étudiés et méthodologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ-UMR 7299). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Échantillonner et prélever les données sur le terrain de la Protohistoire à l'Antiquité Fiche méthodologique n°1: comment prélever ? Principes de base relatifs aux prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Initiation à l'archéo-ichtyologie, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Sternberg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why revisit data on Black Sea Fishing activities during Classical Antiquity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Fishing and Greek colonisation in the Black Sea during Antiquity: a geographical and regional approach. Proceedings of the International congress, 3-4 June 2021, 35 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/archaeofauna2026.35.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources piscicoles en milieu colonial hellénisé : le bastion massaliète d’Olbia de Provence (Var, France) et l’établissement de Caraburun-Acic Suat (com. de Baia, Tulcea, Roumanie), en territoire hellénisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, décembre 2022, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts économiques du delta du Rhône dans l'Antiquité - L'exemple de l'habitat fluvio-lagunaire de la Capelière (Camargue, Arles, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque international du Groupe d'Histoire des Zones Humides, 16, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilica Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L, pp.453-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’abondants restes de faune : alimentation et approvisionnement en viande et poisson, IXe-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saint-Jean Vitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe siècle), 35, pp.75-93 et 137-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine d’une &amp;lt;i&amp;gt;domus&amp;lt;/i&amp;gt; de Javols/&amp;lt;i&amp;gt;Anderitum&amp;lt;/i&amp;gt; (Lozère), chef-lieu de cité des Gabales : l’alimentation d’une demeure aisée dans la seconde moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.39-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Jerba à l'époque punique : l'apport de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Fenici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXIX (1), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche côtière et lagunaire, pêche hauturière, peut-on parler de spécialisation du Bronze final à l'époque Républicaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine de salaison de Neapolis (Nabeul). Premiers résultats des fouilles 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Satre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources aquatiques en milieu colonial hellénisé : les exemples d’Olbia de Provence (Var, France) et de Caraburun Atchik Suhat (Delta du Danube, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène = Human societies and environments in the circum-Mediterranean area, from the Pleistocene to the early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Boudadi-Maligne; Annick Campmas; Jean-Marc Pétillon; Emmanuelle Stoetzel; Aurore Val; Sandrine Costamagno; Camille Daujeard; Katja Douze; Philippe Fernandez; Léa Feyfant; Jessica Lacarrière; David Lefèvre; Mathieu Lejay, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche dans l'économie des sociétés du Bronze final au iii e siècle après J.-C. de la Méditerranée occidentale : apports de l'archéo-ichtyologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du poisson. 30 ans d'archéo-ichtyologie au CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antibes, France. pp.369-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Greek colonisation in the Black Sea during Antiquity, International congress, Aix-en-Provence (3th-4th June 2021) - Aix-Marseille University / CNRS / Centre Camille Jullian/ Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et ressources halieutiques en mer Noire dans l'Antiquité, colloque international, Aix-en-Provence (3-4 juin 2021) - Université d'Aix-Marseille / CNRS / Centre Camille Jullian / Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence ; Marseille, France. Louvre, n.p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neapolis/Nabeul (Tunisie). Le quartier des officines de salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Fantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Auber de Lapierre; Jean-Pierre Brun; Dario Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.148-153, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fish-salting production center of Águilas: late-Roman amphora content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Dios Hernadez Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Amphora Contents. Reflecting on Maritime trade on food stuffs in Antiquity: in honour of Miguel Beltràn Lloris. Proceedings of the Roman Amphora Contents International, Interactive Conference (RACIIC), (Cadiz, 5-7 October 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.409-418, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité de pêche ciblée à la Capelière du Ve s. av. n.-è. à l'Antiquité tardive : le témoignage de l'archéo-ichtyofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses Universitaires de Provence, pp.327-367, 2019, Bibliothèque d'archéologie Méditerranéenne et Africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaque gravée d'une scène de pêche (IIe s. ?). Notice associée à une plaque d'ardoise retrouvée lors des fouilles de la Bourse de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Espérandieu : recueil général des sculpture sur pierre de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-39, 2019, Marseille et ses environs, 978-2-87754-376-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie alimentaire et utilisation des animaux dans un quartier de Montlaurès aux VIe et Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montlaurès à la fin du premier Age du fer (Narbonne, Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782912369314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à poissons et pêcheries fixes de la Protohistoire à l'Antiquité en Méditerrannée : les textes et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.37-68, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.9-16, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries fixes artisanales. Etudes de cas : les chrafi de la Chebba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Boughedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Ben Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-222, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques romaines de salaisons de poissons à Neapolis (Nabeul, Tunisie). Travaux 1999-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et activités maritimes des peuples de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of fish salteries in Africa Proconsularis: the officinae of Neapolis (Nabeul, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cetariae 2005. Salsas y Salazones de Pescado en Occidente durante la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garum et pissalat : de la pêche à la table, mémoires d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Comprendre les stratégies alimentaires et les systèmes halieutiques de la Protohistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CERAFRICS - Rapport d'étude sur les contenus d'amphores Isla del Fraile : étude du contenu de trois amphores africaines réutilisées (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ UMR 7299). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'ichtyofaune de Dougga : rapport d'étude, Version du 31 mai 2024 1- Contextes archéologiques étudiés et méthodologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ-UMR 7299). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Échantillonner et prélever les données sur le terrain de la Protohistoire à l'Antiquité Fiche méthodologique n°1: comment prélever ? Principes de base relatifs aux prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Initiation à l'archéo-ichtyologie, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Tahar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/2940-peches-mediterraneennes-origines-et-mutations-protohistoire-xxie-siecle-9782811112387.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Fantar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Hernadez Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/recueil-general-des-sculptures-sur/article/nouvel-esperandieu-vi-marseille-et" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01410207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Boughedir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2026.35.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/2940-peches-mediterraneennes-origines-et-mutations-protohistoire-xxie-siecle-9782811112387.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Fantar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Hernadez Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/recueil-general-des-sculptures-sur/article/nouvel-esperandieu-vi-marseille-et" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01410207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Boughedir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>