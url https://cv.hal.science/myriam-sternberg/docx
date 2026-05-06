--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Sternberg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why revisit data on Black Sea Fishing activities during Classical Antiquity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Fishing and Greek colonisation in the Black Sea during Antiquity: a geographical and regional approach. Proceedings of the International congress, 3-4 June 2021, 35 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/archaeofauna2026.35.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources piscicoles en milieu colonial hellénisé : le bastion massaliète d’Olbia de Provence (Var, France) et l’établissement de Caraburun-Acic Suat (com. de Baia, Tulcea, Roumanie), en territoire hellénisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, décembre 2022, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts économiques du delta du Rhône dans l'Antiquité - L'exemple de l'habitat fluvio-lagunaire de la Capelière (Camargue, Arles, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque international du Groupe d'Histoire des Zones Humides, 16, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilica Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L, pp.453-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’abondants restes de faune : alimentation et approvisionnement en viande et poisson, IXe-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saint-Jean Vitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe siècle), 35, pp.75-93 et 137-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine d’une &amp;lt;i&amp;gt;domus&amp;lt;/i&amp;gt; de Javols/&amp;lt;i&amp;gt;Anderitum&amp;lt;/i&amp;gt; (Lozère), chef-lieu de cité des Gabales : l’alimentation d’une demeure aisée dans la seconde moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.39-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Jerba à l'époque punique : l'apport de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Fenici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXIX (1), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche côtière et lagunaire, pêche hauturière, peut-on parler de spécialisation du Bronze final à l'époque Républicaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine de salaison de Neapolis (Nabeul). Premiers résultats des fouilles 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Satre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources aquatiques en milieu colonial hellénisé : les exemples d’Olbia de Provence (Var, France) et de Caraburun Atchik Suhat (Delta du Danube, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène = Human societies and environments in the circum-Mediterranean area, from the Pleistocene to the early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Boudadi-Maligne; Annick Campmas; Jean-Marc Pétillon; Emmanuelle Stoetzel; Aurore Val; Sandrine Costamagno; Camille Daujeard; Katja Douze; Philippe Fernandez; Léa Feyfant; Jessica Lacarrière; David Lefèvre; Mathieu Lejay, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche dans l'économie des sociétés du Bronze final au iii e siècle après J.-C. de la Méditerranée occidentale : apports de l'archéo-ichtyologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du poisson. 30 ans d'archéo-ichtyologie au CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antibes, France. pp.369-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Greek colonisation in the Black Sea during Antiquity, International congress, Aix-en-Provence (3th-4th June 2021) - Aix-Marseille University / CNRS / Centre Camille Jullian/ Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et ressources halieutiques en mer Noire dans l'Antiquité, colloque international, Aix-en-Provence (3-4 juin 2021) - Université d'Aix-Marseille / CNRS / Centre Camille Jullian / Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence ; Marseille, France. Louvre, n.p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neapolis/Nabeul (Tunisie). Le quartier des officines de salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Fantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Auber de Lapierre; Jean-Pierre Brun; Dario Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.148-153, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fish-salting production center of Águilas: late-Roman amphora content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Dios Hernadez Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Amphora Contents. Reflecting on Maritime trade on food stuffs in Antiquity: in honour of Miguel Beltràn Lloris. Proceedings of the Roman Amphora Contents International, Interactive Conference (RACIIC), (Cadiz, 5-7 October 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.409-418, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité de pêche ciblée à la Capelière du Ve s. av. n.-è. à l'Antiquité tardive : le témoignage de l'archéo-ichtyofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses Universitaires de Provence, pp.327-367, 2019, Bibliothèque d'archéologie Méditerranéenne et Africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaque gravée d'une scène de pêche (IIe s. ?). Notice associée à une plaque d'ardoise retrouvée lors des fouilles de la Bourse de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Espérandieu : recueil général des sculpture sur pierre de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-39, 2019, Marseille et ses environs, 978-2-87754-376-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie alimentaire et utilisation des animaux dans un quartier de Montlaurès aux VIe et Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montlaurès à la fin du premier Age du fer (Narbonne, Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782912369314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à poissons et pêcheries fixes de la Protohistoire à l'Antiquité en Méditerrannée : les textes et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.37-68, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.9-16, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries fixes artisanales. Etudes de cas : les chrafi de la Chebba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Boughedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Ben Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-222, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques romaines de salaisons de poissons à Neapolis (Nabeul, Tunisie). Travaux 1999-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et activités maritimes des peuples de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of fish salteries in Africa Proconsularis: the officinae of Neapolis (Nabeul, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cetariae 2005. Salsas y Salazones de Pescado en Occidente durante la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garum et pissalat : de la pêche à la table, mémoires d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Comprendre les stratégies alimentaires et les systèmes halieutiques de la Protohistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CERAFRICS - Rapport d'étude sur les contenus d'amphores Isla del Fraile : étude du contenu de trois amphores africaines réutilisées (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ UMR 7299). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'ichtyofaune de Dougga : rapport d'étude, Version du 31 mai 2024 1- Contextes archéologiques étudiés et méthodologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ-UMR 7299). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Échantillonner et prélever les données sur le terrain de la Protohistoire à l'Antiquité Fiche méthodologique n°1: comment prélever ? Principes de base relatifs aux prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Initiation à l'archéo-ichtyologie, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Sternberg </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why revisit data on Black Sea Fishing activities during Classical Antiquity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Fishing and Greek colonisation in the Black Sea during Antiquity: a geographical and regional approach. Proceedings of the International congress, 3-4 June 2021, 35 (1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/archaeofauna2026.35.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05551404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources piscicoles en milieu colonial hellénisé : le bastion massaliète d’Olbia de Provence (Var, France) et l’établissement de Caraburun-Acic Suat (com. de Baia, Tulcea, Roumanie), en territoire hellénisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série, décembre 2022, pp.130-143. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atouts économiques du delta du Rhône dans l'Antiquité - L'exemple de l'habitat fluvio-lagunaire de la Capelière (Camargue, Arles, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque international du Groupe d'Histoire des Zones Humides, 16, pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilica Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L, pp.453-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’abondants restes de faune : alimentation et approvisionnement en viande et poisson, IXe-XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saint-Jean Vitus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe siècle), 35, pp.75-93 et 137-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine d’une &amp;lt;i&amp;gt;domus&amp;lt;/i&amp;gt; de Javols/&amp;lt;i&amp;gt;Anderitum&amp;lt;/i&amp;gt; (Lozère), chef-lieu de cité des Gabales : l’alimentation d’une demeure aisée dans la seconde moitié du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trintignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Belingard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.39-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Jerba à l'époque punique : l'apport de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Fenici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXIX (1), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche côtière et lagunaire, pêche hauturière, peut-on parler de spécialisation du Bronze final à l'époque Républicaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usine de salaison de Neapolis (Nabeul). Premiers résultats des fouilles 1995-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gardeisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha N. Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Satre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer les ressources aquatiques en milieu colonial hellénisé : les exemples d’Olbia de Provence (Var, France) et de Caraburun Atchik Suhat (Delta du Danube, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène = Human societies and environments in the circum-Mediterranean area, from the Pleistocene to the early Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Boudadi-Maligne; Annick Campmas; Jean-Marc Pétillon; Emmanuelle Stoetzel; Aurore Val; Sandrine Costamagno; Camille Daujeard; Katja Douze; Philippe Fernandez; Léa Feyfant; Jessica Lacarrière; David Lefèvre; Mathieu Lejay, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de la Fonteta de Guardamar (Alicante, Espagne), VIIIe- VIe s. Av. J.-C. Approches archéologique, ichtyologique et archéo-démographique : Perspective interdisciplinaire pour l’étude de la trajectoire du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire d’histoire et d’archéologie classique « Nouvelles questions, nouveaux outils, nouvelles pratiques de l’archéologie de l’histoire ancienne » (Ph. Jockey et S. Bouffier, AMU, dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la consommation alimentaire et de l’évolution archéodémographique sur la trajectoire d’un site : Le cas de La Fonteta de Guardamar (Alicante, Espagne), VIII – VI es. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle d’ateliers de travail « Alimentation, consommation, production, quantifications » organisé par D. ISOARDI ; M M. Sternberg (CR, CNRS-CCJ) et I. Pernin (MCF AMU) - 15 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche dans l'économie des sociétés du Bronze final au iii e siècle après J.-C. de la Méditerranée occidentale : apports de l'archéo-ichtyologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du poisson. 30 ans d'archéo-ichtyologie au CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antibes, France. pp.369-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ransan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Ephrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Greek colonisation in the Black Sea during Antiquity, International congress, Aix-en-Provence (3th-4th June 2021) - Aix-Marseille University / CNRS / Centre Camille Jullian/ Musée du Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche et ressources halieutiques en mer Noire dans l'Antiquité, colloque international, Aix-en-Provence (3-4 juin 2021) - Université d'Aix-Marseille / CNRS / Centre Camille Jullian / Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence ; Marseille, France. Louvre, n.p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neapolis/Nabeul (Tunisie). Le quartier des officines de salaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Fantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Auber de Lapierre; Jean-Pierre Brun; Dario Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.148-153, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fish-salting production center of Águilas: late-Roman amphora content analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Quevedo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Dios Hernadez Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darío Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman Amphora Contents. Reflecting on Maritime trade on food stuffs in Antiquity: in honour of Miguel Beltràn Lloris. Proceedings of the Roman Amphora Contents International, Interactive Conference (RACIIC), (Cadiz, 5-7 October 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Archaeopress, pp.409-418, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaque gravée d'une scène de pêche (IIe s. ?). Notice associée à une plaque d'ardoise retrouvée lors des fouilles de la Bourse de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Espérandieu : recueil général des sculpture sur pierre de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VI, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, Ville de Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-39, 2019, Marseille et ses environs, 978-2-87754-376-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité de pêche ciblée à la Capelière du Ve s. av. n.-è. à l'Antiquité tardive : le témoignage de l'archéo-ichtyofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses Universitaires de Provence, pp.327-367, 2019, Bibliothèque d'archéologie Méditerranéenne et Africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie alimentaire et utilisation des animaux dans un quartier de Montlaurès aux VIe et Ve s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montlaurès à la fin du premier Age du fer (Narbonne, Aude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782912369314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à poissons et pêcheries fixes de la Protohistoire à l'Antiquité en Méditerrannée : les textes et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.37-68, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, Maison Méditerranéenne des Sciences de l'Homme, pp.9-16, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries fixes artisanales. Etudes de cas : les chrafi de la Chebba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Boughedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Ben Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sternberg, Myriam; Faget, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêches méditerranéennes. Origines et mutations Protohistoire-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala, Maison Méditerranéenne des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-222, 2014, 978-2-8111-1238-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques romaines de salaisons de poissons à Neapolis (Nabeul, Tunisie). Travaux 1999-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et activités maritimes des peuples de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of fish salteries in Africa Proconsularis: the officinae of Neapolis (Nabeul, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cetariae 2005. Salsas y Salazones de Pescado en Occidente durante la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garum et pissalat : de la pêche à la table, mémoires d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 95 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Comprendre les stratégies alimentaires et les systèmes halieutiques de la Protohistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CERAFRICS - Rapport d'étude sur les contenus d'amphores Isla del Fraile : étude du contenu de trois amphores africaines réutilisées (?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ UMR 7299). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'ichtyofaune de Dougga : rapport d'étude, Version du 31 mai 2024 1- Contextes archéologiques étudiés et méthodologie de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian (CCJ-UMR 7299). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéo-ichtyologie - Échantillonner et prélever les données sur le terrain de la Protohistoire à l'Antiquité Fiche méthodologique n°1: comment prélever ? Principes de base relatifs aux prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Initiation à l'archéo-ichtyologie, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2026.35.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/2940-peches-mediterraneennes-origines-et-mutations-protohistoire-xxie-siecle-9782811112387.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Fantar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Hernadez Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/recueil-general-des-sculptures-sur/article/nouvel-esperandieu-vi-marseille-et" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01410207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Boughedir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2026.35.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saint-Jean Vitus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01126736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Tahar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Slim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Trousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/2940-peches-mediterraneennes-origines-et-mutations-protohistoire-xxie-siecle-9782811112387.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Fantar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Dios Hernadez Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aibl.fr/publications/collections/recueil-general-des-sculptures-sur/article/nouvel-esperandieu-vi-marseille-et" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01410207v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Boughedir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Ghanem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Ben Souissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01562910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>