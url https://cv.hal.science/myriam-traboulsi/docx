--- v0 (2026-03-17)
+++ v1 (2026-05-30)
@@ -66,1060 +66,1060 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TYPES DE CIRCULATION ATMOSPHÉRIQUE A DIFFERENTΕS ALTITUDES ET LEURS RELATIONS AVEC LES PRECIPITATIONS AU SUD DE LA ROUMANIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantia Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegoulias Ioannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Zaharia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climat et changements environnementaux : mesures, enjeux, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Université Paris 8, les UMR PRODIG, LADYSS, LIED et UR PLACES, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PRECIPITATIONS A BUCAREST ET A BUZAU (ROUMANIE) ET LEURS RELATIONS AVEC LES TYPES DE CIRCULATION ATMOSPHÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Alexandra Chelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadia Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tegoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climat, eau et société : Changements et défis / Climate, Water and Society: Changes and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest département de géographie, Jul 2023, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESSAI D'ÉTUDE DES TYPES DE CIRCULATION ATMOSPHÉRIQUE À DIFFÉRENTΕS ALTITUDES : L'EXEMPLE DE BEYROUTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tegoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique, les risques et l'adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo France, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES CHANGEMENTS DES TEMPERATURES A BEYROUTH ET LEURS RELATIONS AVEC LES TYPES DE CIRCULATION ATMOSPHERIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagnostopoulou Ch.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement climatique, Pénurie des ressources en eau, nexus eau/énergie et formes d’adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hassan II, Jul 2021, Mohammedia, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PRECIPITATIONS EXTREMES A BEYROUTH ET LEURS RELATIONS AVEC LES TYPES DE CIRCULATION ATMOSPHERIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolika K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagnostopoulou C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheras P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANGEMENT CLIMATIQUE ET TERRITOIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, LETG-Rennes UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PRECIPITATIONS A BEYROUTH ET LEURS RELATIONS AVEC LES TYPES DE CIRCULATION ATMOSPHÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolika K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagnostopoulou C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheras P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Changement Climatique, la variabilité et les risques climatiques. Climatic Change, Variability and Climatic Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aristote de Thessalonique, May 2019, Thessalonique, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study οf the Frequencies οf Atmospheric Circulation Types at Different Geopotential Levels and Their Relationship with Precipitation in Southern Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantia Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantia Tolika</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Zaharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Maria Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (9), pp.1027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos15091027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Examination of the Relationship between Mean and Extreme Precipitation and Circulation Types over Southern Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantia Tolika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantia Tolika</w:t>
+                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Traboulsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christina Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Zaharia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Tegoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (9), pp.1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos14091345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877394v1</w:t>
-              </w:r>
-[...725 lines deleted...]
-                <w:t xml:space="preserve">hal-04878144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1137,51 +1137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu sur le climat du littoral Syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Matoïan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAS SHAMRA – OUGARIT XXVI ARCHÉOLOGIE, PATRIMOINE ET ARCHIVES LES FOUILLES ANCIENNES À RAS SHAMRA ET À MINET EL-BEIDA II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters Publishers., 2019, 978-90-429-3994-3</w:t>
@@ -1379,51 +1379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantia Tolika" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Maria Constantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15091027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tegoulias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegoulias Ioannis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Chelu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Tolika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tegoulias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegoulias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maheras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagnostopoulou Ch." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolika K." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagnostopoulou C." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheras P." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Traboulsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantia Tolika" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Anagnostopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegoulias Ioannis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Chelu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadia Tolika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tegoulias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tolika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tegoulias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maheras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagnostopoulou Ch." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolika K." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagnostopoulou C." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheras P." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Maria Constantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15091027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tegoulias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14091345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>