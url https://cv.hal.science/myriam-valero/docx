--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -904,325 +904,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-04552019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aurelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552019v2</w:t>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seascape genetic study on Laminaria digitata underscores the critical role of sampling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,2033 +2227,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Holon</w:t>
+                <w:t xml:space="preserve">Ester A Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159657v1</w:t>
+                <w:t xml:space="preserve">hal-03375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of life cycles and reproductive traits: insights from the brown algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
+                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Serrano-Serrano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13880⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254135v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Genetic Consequences of Clonality in Haplodiplontic Taxa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Holon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esaa063⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229012v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">Evolution of life cycles and reproductive traits: insights from the brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Serrano-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Josué Barrera‐redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">Rémy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (7), pp.992-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261009v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">Exploring the Genetic Consequences of Clonality in Haplodiplontic Taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester A Serrao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.92-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375921v1</w:t>
+                <w:t xml:space="preserve">hal-03229012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruence between fine-scale genetic breaks and dispersal potential in an estuarine seaweed across multiple transition zones</w:t>
+                <w:t xml:space="preserve">Genetic structure of amphi-Atlantic Laminaria digitata (Laminariales, Phaeophyceae) reveals a unique range-edge gene pool and suggests post- glacial colonization of the NW Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy R Nicastro</w:t>
+                <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
+                <w:t xml:space="preserve">Ester A Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
+                <w:t xml:space="preserve">Cristina Paulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth A. Pearson</w:t>
+                <w:t xml:space="preserve">Licinia Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Neiva</w:t>
+                <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (1), pp.371-378. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1750058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406672v1</w:t>
+                <w:t xml:space="preserve">hal-02735280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
+                <w:t xml:space="preserve">José Luis Kappes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+                <w:t xml:space="preserve">Marie Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Sara Usandizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousseau</w:t>
+                <w:t xml:space="preserve">Alejandro H Buschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462340v1</w:t>
+                <w:t xml:space="preserve">hal-02451689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do microbiota associated with an invasive seaweed vary across scales? Accepted Article</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rafael Barboza</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Nakaoka</w:t>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/MEC.15470⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612723v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congruence between fine-scale genetic breaks and dispersal potential in an estuarine seaweed across multiple transition zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+                <w:t xml:space="preserve">Katy R Nicastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth A. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Saunier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550669v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">João Neiva</w:t>
+                <w:t xml:space="preserve">How do microbiota associated with an invasive seaweed vary across scales? Accepted Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Bonthond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rafael Barboza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nakaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11), pp.2094-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/MEC.15470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550655v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and Evolution of the Brown Algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
+                <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.2086- 2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EVA.12967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07352689.2020.1787679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02995644v1</w:t>
+                <w:t xml:space="preserve">hal-02550669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress responses and population genetics of the kelp Laminaria digitata (Phaeophyceae) across latitudes reveal differentiation among North Atlantic populations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny and Evolution of the Brown Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth A Pearson</w:t>
+                <w:t xml:space="preserve">Trevor T Bringloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Starko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael M Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6569⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.281 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2020.1787679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946670v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of amphi-Atlantic Laminaria digitata (Laminariales, Phaeophyceae) reveals a unique range-edge gene pool and suggests post- glacial colonization of the NW Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of a marine foundation species, Laminaria hyperborea (Gunnerus) Foslie, along the coast of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn M Schoenrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha M O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neiva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1750058⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735280v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better off alone? Compared performance of monoclonal and polyclonal stands of a cultivated red alga growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat stress responses and population genetics of the kelp Laminaria digitata (Phaeophyceae) across latitudes reveal differentiation among North Atlantic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Usandizaga</w:t>
+                <w:t xml:space="preserve">Daniel Liesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro H Buschmann</w:t>
+                <w:t xml:space="preserve">Michael Roleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Camus</w:t>
+                <w:t xml:space="preserve">Gareth A Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (17), pp.9144-9177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451689v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Coastal Configuration Rather Than Latitudinal Gradient Shape Clonal Diversity and Genetic Structure of Phymatolithon calcareum Maerl Beds in North European Atlantic</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela M Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 55 (5), pp.1096-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jpy.12892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4507,64 +4507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past climate changes and strong oceanographic barriers structured low-latitude genetic relics for the golden kelp Laminaria ochroleuca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Castilho Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,64 +4911,64 @@
                 <w:t xml:space="preserve">Combining niche shift and population genetic analyses predicts rapid phenotypic evolution during invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik E Sotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron W. Baumgardner</w:t>
+                <w:t xml:space="preserve">Aaron Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paige M. Bippus</w:t>
+                <w:t xml:space="preserve">Paige Bippus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5020,412 +5020,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (13), pp.3497 - 3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043004v1</w:t>
+                <w:t xml:space="preserve">hal-01552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation and phylogeographic analyses in the Ectocarpus subgroup siliculosi (Ectocarpales, Phaeophyceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.17-31. </w:t>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039744v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
+                <w:t xml:space="preserve">Species delimitation and phylogeographic analyses in the Ectocarpus subgroup siliculosi (Ectocarpales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354443v1</w:t>
+                <w:t xml:space="preserve">hal-04039744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entangled fates of holobiont genomes during invasion: nested bacterial and host diversities in Caulerpa taxifolia</w:t>
               </w:r>
@@ -5539,429 +5556,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Becheler</w:t>
+                <w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608371v1</w:t>
+                <w:t xml:space="preserve">hal-02354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Coelho</w:t>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fiona Lerck</w:t>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e251-e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145860v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density genetic map and identification of QTLs for responses to temperature and salinity stresses in the model brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F. Peters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (13), pp.3497 - 3512. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552937v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers and cytoplasmic sequences reveal contrasting pattern of spatial genetic structure in the red algae species complex Mazzaella laminarioides</w:t>
               </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aguillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,861 +6460,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélia Viricel</w:t>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of kelps from different latitudes to consecutive heat shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tânia R. Pereira</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146583v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariana C. Oliveira</w:t>
+                <w:t xml:space="preserve">Response of kelps from different latitudes to consecutive heat shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 463, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146462v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers in two agarophyte species Gracilaria birdiae and G. caudata (Gracilariaceae, Rhodophyta) using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia M. Ayres-Ostrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Maria Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.1573-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-015-0592-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reefs are climatic refugia for genetic diversity of marine forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lamy</w:t>
+                <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12677⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (sup1), pp.22-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235356v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03627691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">Deep reefs are climatic refugia for genetic diversity of marine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Castilho Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03629070v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,374 +7319,378 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (7), pp.1808-1822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis K. Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200555v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03629070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03629089v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kallymenia crouaniorum (Kallymeniaceae, Rhodophyta), a new red algal species from the Laminaria hyperborea understorey community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,554 +7757,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.2669-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100898v1</w:t>
+                <w:t xml:space="preserve">hal-01138773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the bank of microscopic stages in kelps using culturing and barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2014.892635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01137903v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Valeria Oppliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138773v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the bank of microscopic stages in kelps using culturing and barcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2014.892635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Pessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.207-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8929,399 +8929,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline in Kelp in West Europe and Climate</w:t>
+                <w:t xml:space="preserve">Intergametophytic selfing and microgeographic genetic structure shape populations of the intertidal red seaweed Chondrus crispus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+                <w:t xml:space="preserve">S. Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+                <w:t xml:space="preserve">D. Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goberville</w:t>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.e66044. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.3242-3260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110791v1</w:t>
+                <w:t xml:space="preserve">hal-04304284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decline in Kelp in West Europe and Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e66044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
+                <w:t xml:space="preserve">hal-01110791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergametophytic selfing and microgeographic genetic structure shape populations of the intertidal red seaweed Chondrus crispus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Valero</w:t>
+                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (Issue sup4), pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304284v1</w:t>
+                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC POPULATION STRUCTURE AND MATING SYSTEM IN CHONDRUS CRISPUS (RHODOPHYTA)</w:t>
               </w:r>
@@ -9430,286 +9430,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waterborne signaling primes the expression of elicitor-induced genes and buffers the oxidative responses in the brown alga Laminaria digitata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Ribout</w:t>
+                <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn R. Engel</w:t>
+                <w:t xml:space="preserve">Audrey Cosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goulitquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Raimund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218842v1</w:t>
+                <w:t xml:space="preserve">hal-00925488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne signaling primes the expression of elicitor-induced genes and buffers the oxidative responses in the brown alga Laminaria digitata.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Raimund</w:t>
+                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morin</w:t>
+                <w:t xml:space="preserve">Cecile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn R. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.467-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925488v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSATELLITE DEVELOPMENT IN RHODOPHYTA USING HIGH-THROUGHPUT SEQUENCE DATA</w:t>
               </w:r>
@@ -10001,51 +10001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,51 +10126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,64 +10230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex life cycles of multicellular eukaryotes: New approaches based on the use of model organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,303 +10479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
+                <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Piquot</w:t>
+                <w:t xml:space="preserve">D. Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Laguérie</w:t>
+                <w:t xml:space="preserve">P. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vernet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 82 (1), pp.139. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (9), pp.1193-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3546924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00447.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051472v1</w:t>
+                <w:t xml:space="preserve">hal-02051464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Valero</w:t>
+                <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernet</w:t>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cuguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick de Laguérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00447.x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 82 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02051464v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPERSAL IN A HAPLO-DIPLOID RED ALGAL SPECIES : GENETIC STRUCTURE AND GENE FLOW IN GRACILARIA GRACILIS</w:t>
               </w:r>
@@ -10863,295 +10863,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
+                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691802v1</w:t>
+                <w:t xml:space="preserve">hal-02051479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
+                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051479v1</w:t>
+                <w:t xml:space="preserve">hal-02691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of reproductive success in a haplo-diploid Red Alga, Gracilaria Verrucosa : effects of parental identities and crossing distance</w:t>
               </w:r>
@@ -11370,77 +11370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation between and within populations of a perennial grass : Arrhenatherum elatius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 65, pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11686,168 +11686,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in the UV sex chromosomes of the brown alga Ectocarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Jamy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947586v1</w:t>
+                <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11869,288 +11869,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity in the UV sex chromosomes of the brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mignerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">M. Jamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947585v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model species in brown algae: a reappraisal of Ectocarpus species diversity using both classical and massive sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro E Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12218,51 +12218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,77 +12352,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual meeting EFOR network, session " Genomic, evolution and adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
@@ -12477,77 +12477,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the GDR MarCo « Marine Connectivity »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
@@ -12602,77 +12602,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées phycologiques de la société phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
@@ -12714,51 +12714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des patrons de diversité génétique entre deux espèces soeurs de laminaires le long du littoral breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,77 +12822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPA “Parc naturel marin d'Iroise” (France, Brittany), a zone of high conservation value for kelp forest biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12924,372 +12924,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated patterns of species and genetic diversity in kelps forests along Brittany coastline</w:t>
+                <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Colloque de génomique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03632617v1</w:t>
+                <w:t xml:space="preserve">mnhn-03629493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
+                <w:t xml:space="preserve">Why is DNA-barcoding a powerful tool to uncover biodiversity? The case-study of kelp forests floristic diversity in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">, 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632623v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03632586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the species-genetic diversity correlation (sgdc) in kelp forests</w:t>
+                <w:t xml:space="preserve">Correlated patterns of species and genetic diversity in kelps forests along Brittany coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen van Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03629459v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03632617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
               </w:r>
@@ -13301,185 +13271,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de génomique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03629493v1</w:t>
+                <w:t xml:space="preserve">mnhn-03632623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is DNA-barcoding a powerful tool to uncover biodiversity? The case-study of kelp forests floristic diversity in Brittany</w:t>
+                <w:t xml:space="preserve">Exploring the species-genetic diversity correlation (sgdc) in kelp forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen van Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03632586v1</w:t>
+                <w:t xml:space="preserve">mnhn-03629459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the engineering species Laminaria digitata on the associated algal diversity</w:t>
               </w:r>
@@ -13504,51 +13504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPS 60th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13586,64 +13586,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking genetic and species diversity: the case of kelp forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13789,277 +13789,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
+              <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947594v1</w:t>
+                <w:t xml:space="preserve">hal-03336667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+                <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336667v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying temperature and salinity stresses in the model brown alga Ectocarpus sp. by QTL mapping</w:t>
               </w:r>
@@ -14071,51 +14071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lercker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14183,51 +14183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14777,90 +14777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Oscillations, Range Shifts and Phylogeographic Patterns of North Atlantic Fucaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester A. Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Coyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15114,51 +15114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent Populations of Cocksfoot (Dactylis Glomerata L.) : A detailed Study of Allozyme Variation across Contrasting Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15245,90 +15245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15644,462 +15644,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03955495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Bekkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546359v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPA “Parc naturel marin d'Iroise” (France, Brittany), a zone of high conservation value for kelp forest biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16303,51 +16303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reynes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tempera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bajjouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blanfun&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.3DAF598C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haverbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.802535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester &#193;lvares Serr&#227;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A. Pearson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz179" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bonthond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rafael Barboza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nakaoka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MEC.15470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roleda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6569" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pardo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Pena" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Castilho Coelho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tempera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13425" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubrasquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Reyes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2244-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E Sotka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Baumgardner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige M. Bippus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Duermit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12592" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E Montecinos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12452" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candeias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Duarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennia Morales Collio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pinochet Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henr&#237;quez Espinosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12440" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia R. Pereira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.10.022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235356v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12677" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Verg&#233;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.971348" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.892635" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Nelson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/14-031.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9796-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304284v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roze" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12191" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.00995.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1KZCK68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112116v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Coyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hogerdijk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.11.015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4ZM4FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494611v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08517" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103847v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Destombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715850v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1990.86" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947600v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629136v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632617v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen van Yen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632623v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629459v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629493v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632586v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632714v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couceiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632801v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782180v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835803v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macaya" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262364v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Coyer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reynes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tempera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bajjouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blanfun&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.3DAF598C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haverbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.802535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester &#193;lvares Serr&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A. Pearson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bonthond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rafael Barboza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nakaoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MEC.15470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roleda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6569" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pardo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Pena" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Castilho Coelho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tempera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13425" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubrasquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Reyes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2244-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E Sotka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baumgardner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Bippus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Duermit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12592" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E Montecinos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12452" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candeias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Duarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennia Morales Collio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pinochet Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henr&#237;quez Espinosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12440" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia R. Pereira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.10.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12677" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Verg&#233;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.971348" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138781v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.892635" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Nelson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/14-031.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9796-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12191" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.00995.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1KZCK68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112116v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Coyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hogerdijk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.11.015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4ZM4FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494611v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08517" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103847v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Destombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715850v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1990.86" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947600v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629136v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629493v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632586v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen van Yen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629459v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632714v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couceiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632801v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782180v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835803v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macaya" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262364v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Coyer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>