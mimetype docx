--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evolutionary features of red algal UV sex chromosomes</w:t>
+                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Epperlein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Molinier</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03797-y⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303918v1</w:t>
+                <w:t xml:space="preserve">hal-05557576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild and farmed Saccharina latissima in Europe: genetic insights for sustainable cultivation, traceability and environmental challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and evolutionary features of red algal UV sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+                <w:t xml:space="preserve">Paul Epperlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Tobias Woertwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+                <w:t xml:space="preserve">Cecile Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.02.06.636791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03797-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557576v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European biobanking strategy for safeguarding macroalgal genetic material to ensure food security, biosecurity and conservation of biodiversity</w:t>
               </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic structure of wild and cultivated Saccharina latissima populations across European coasts provides guidance for sustainable aquaculture, traceability, and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -904,325 +904,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aurelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552019v2</w:t>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Heesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-04552019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seascape genetic study on Laminaria digitata underscores the critical role of sampling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,546 +1306,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t>
+                <w:t xml:space="preserve">A brief history of speciation research at the Station Biologique de Roscoff (1872-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Vranken</w:t>
+                <w:t xml:space="preserve">T. Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.3DAF598C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04158627v1</w:t>
+                <w:t xml:space="preserve">hal-04223424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resources of macroalgae: Development of an efficient method using microsatellite markers in non-model organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual selection in seaweed? Testing Bateman's principles in the red alga Gracilaria gracilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103251⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2006), pp.20231668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206217v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of speciation research at the Station Biologique de Roscoff (1872-2022)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic resources of macroalgae: Development of an efficient method using microsatellite markers in non-model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.3DAF598C⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.103251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223424v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection in seaweed? Testing Bateman's principles in the red alga Gracilaria gracilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Vranken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Lavaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Stefanie Dekeyzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Ignacio Bárbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2006), pp.20231668. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2711-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.1668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2711-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207704v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04158627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhodoexplorer Platform for Red Algal Genomics and Whole-Genome Assemblies for Several Gracilaria Species</w:t>
               </w:r>
@@ -2227,325 +2227,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester A Serrao</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375921v1</w:t>
+                <w:t xml:space="preserve">hal-03261009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Development of tools to rapidly identify cryptic species and characterize their genetic diversity in different European kelp species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Ester A Serrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (6), pp.4169 - 4186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261009v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of life cycles and reproductive traits: insights from the brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Serrano-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,64 +2782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genetic Consequences of Clonality in Haplodiplontic Taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,657 +3110,657 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 13 (5), pp.905-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462340v1</w:t>
+                <w:t xml:space="preserve">hal-03064854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruence between fine-scale genetic breaks and dispersal potential in an estuarine seaweed across multiple transition zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do microbiota associated with an invasive seaweed vary across scales? Accepted Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Bonthond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy R Nicastro</w:t>
+                <w:t xml:space="preserve">Francisco Rafael Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">João Neiva</w:t>
+                <w:t xml:space="preserve">Masahiro Nakaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz179⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (11), pp.2094-2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/MEC.15470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406672v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seascape Genomics of the Sugar Kelp Saccharina latissima Along the North Eastern Atlantic Latitudinal Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congruence between fine-scale genetic breaks and dispersal potential in an estuarine seaweed across multiple transition zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy R Nicastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+                <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+                <w:t xml:space="preserve">Gareth A. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1503. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11121503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064854v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do microbiota associated with an invasive seaweed vary across scales? Accepted Article</w:t>
+                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Bonthond</w:t>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacy A Krueger-Hadfield</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rafael Barboza</w:t>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Nakaoka</w:t>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (11), pp.2094-2108. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/MEC.15470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612723v1</w:t>
+                <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After a catastrophe, a little bit of sex is better than nothing: Genetic consequences of a major earthquake on asexual and sexual populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 55 (3), pp.310-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670262.2020.1724338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4118,51 +4118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat stress responses and population genetics of the kelp Laminaria digitata (Phaeophyceae) across latitudes reveal differentiation among North Atlantic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Liesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,429 +4233,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Coastal Configuration Rather Than Latitudinal Gradient Shape Clonal Diversity and Genetic Structure of Phymatolithon calcareum Maerl Beds in North European Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual influence of terrestrial and marine historical processes on the phylogeography of the Brazilian intertidal red alga Gracilaria caudata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Pardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Mariana C Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Pena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Estela M Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00149⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 55 (5), pp.1096-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094418v1</w:t>
+                <w:t xml:space="preserve">hal-02166442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual influence of terrestrial and marine historical processes on the phylogeography of the Brazilian intertidal red alga Gracilaria caudata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lígia Ayres-Ostrock</w:t>
+                <w:t xml:space="preserve">Local Coastal Configuration Rather Than Latitudinal Gradient Shape Clonal Diversity and Genetic Structure of Phymatolithon calcareum Maerl Beds in North European Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estela M Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 55 (5), pp.1096-1114. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166442v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past climate changes and strong oceanographic barriers structured low-latitude genetic relics for the golden kelp Laminaria ochroleuca</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of six red algae along the Antarctic Peninsula: extreme genetic depletion linked to historical bottlenecks and recent expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Castilho Coelho</w:t>
+                <w:t xml:space="preserve">Hélène Dubrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Tempera</w:t>
+                <w:t xml:space="preserve">Janette Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (10), pp.2326-2336. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-017-2244-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976102v1</w:t>
+                <w:t xml:space="preserve">hal-01735897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity in the UV Sex Chromosomes of the Brown Alga Ectocarpus</w:t>
               </w:r>
@@ -4769,144 +4752,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of six red algae along the Antarctic Peninsula: extreme genetic depletion linked to historical bottlenecks and recent expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Past climate changes and strong oceanographic barriers structured low-latitude genetic relics for the golden kelp Laminaria ochroleuca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Álvares Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dubrasquet</w:t>
+                <w:t xml:space="preserve">Nelson Castilho Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janette Reyes</w:t>
+                <w:t xml:space="preserve">Fernando Tempera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (10), pp.2326-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-017-2244-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735897v1</w:t>
+                <w:t xml:space="preserve">hal-01976102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining niche shift and population genetic analyses predicts rapid phenotypic evolution during invasion</w:t>
               </w:r>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paige Bippus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A Duermit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization between two cryptic filamentous brown seaweeds along the shore: analysing pre- and postzygotic barriers in populations of individuals with varying ploidy levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro E. Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,546 +5154,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entangled fates of holobiont genomes during invasion: nested bacterial and host diversities in Caulerpa taxifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.L. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (8), pp.2379 - 2391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043004v1</w:t>
+                <w:t xml:space="preserve">hal-01927851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation and phylogeographic analyses in the Ectocarpus subgroup siliculosi (Ectocarpales, Phaeophyceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
+                <w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039744v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entangled fates of holobiont genomes during invasion: nested bacterial and host diversities in Caulerpa taxifolia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.J.L. Teixeira</w:t>
+                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Duarte</w:t>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (8), pp.2379 - 2391. </w:t>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927851v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
+                <w:t xml:space="preserve">Species delimitation and phylogeographic analyses in the Ectocarpus subgroup siliculosi (Ectocarpales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354443v1</w:t>
+                <w:t xml:space="preserve">hal-04039744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two-time steps</w:t>
               </w:r>
@@ -5941,278 +5941,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers and cytoplasmic sequences reveal contrasting pattern of spatial genetic structure in the red algae species complex Mazzaella laminarioides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.3057-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-016-0806-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333426v1</w:t>
+                <w:t xml:space="preserve">hal-01297556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of newly developed expressed sequence tag-derived microsatellite markers revealed low genetic diversity within and low connectivity between European Saccharina latissima populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Microsatellite markers and cytoplasmic sequences reveal contrasting pattern of spatial genetic structure in the red algae species complex Mazzaella laminarioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennia Morales Collio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Pinochet Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Henríquez Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (5), pp.3057-3070. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-016-0806-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297556v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for parasite-mediated selection during short-lasting toxic algal blooms</w:t>
               </w:r>
@@ -6345,51 +6345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aguillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,77 +6466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How complementary barcoding and population genetics analyses can help solve taxonomic questions at short phylogenetic distances: the example of the brown alga &amp;lt;i&amp;gt;Pylaiella littoralis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,152 +6581,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reefs are climatic refugia for genetic diversity of marine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Castilho Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
+                <w:t xml:space="preserve">Thomas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Filipe Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+                <w:t xml:space="preserve">hal-01235356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of kelps from different latitudes to consecutive heat shock</w:t>
               </w:r>
@@ -6976,77 +6985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote and Oral Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7100,1973 +7109,1960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reefs are climatic refugia for genetic diversity of marine forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Eric Pante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Alberto</w:t>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12677⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235356v1</w:t>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and maintenance of haploid-diploid life cycles in natural populations: the case of the marine brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather M. Hunsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (7), pp.1808-1822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis K. Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Pessia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (17), pp.1945-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04200555v1</w:t>
+                <w:t xml:space="preserve">hal-01132642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kallymenia crouaniorum (Kallymeniaceae, Rhodophyta), a new red algal species from the Laminaria hyperborea understorey community</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2014.971348⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138789v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Valeria Oppliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter von Dassow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138773v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the bank of microscopic stages in kelps using culturing and barcoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2014.892635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138781v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Sexual Reproduction and Genetic Diversity in the Kelp Species Laminaria digitata at the Southern Limit of Its Range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Contrasting genetic diversity patterns in two sister kelp species co-distributed along the coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102518⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (11), pp.2669-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100898v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Examining the bank of microscopic stages in kelps using culturing and barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2014.892635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01137903v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haploid System of Sex Determination in the Brown Alga Ectocarpus sp.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kallymenia crouaniorum (Kallymeniaceae, Rhodophyta), a new red algal species from the Laminaria hyperborea understorey community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Vergés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2014.971348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132642v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity of harmful algal blooms caused by the toxic dinoflagellate Alexandrium minutum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and multiplexing of the first microsatellite markers in a coralline red alga (Phymatolithon calcareum, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.474-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/14-031.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132961v1</w:t>
+                <w:t xml:space="preserve">hal-01132936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the Trans-Pacific Evolutionary History of a Domesticated Seaweed (Gracilaria chilensis) with Archaeological and Genetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.e114039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0114039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and multiplexing of the first microsatellite markers in a coralline red alga (Phymatolithon calcareum, Rhodophyta)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Barbara</w:t>
+                <w:t xml:space="preserve">How does molecular-assisted identification affect our estimation of α, β and γ biodiversity? An example from understory red seaweeds (Rhodophyta) of Laminaria kelp forests in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Barreiro</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-014-9796-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2216/14-031.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132936v1</w:t>
+                <w:t xml:space="preserve">hal-01135077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does molecular-assisted identification affect our estimation of α, β and γ biodiversity? An example from understory red seaweeds (Rhodophyta) of Laminaria kelp forests in Brittany, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Intergametophytic selfing and microgeographic genetic structure shape populations of the intertidal red seaweed Chondrus crispus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.3242-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-014-9796-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135077v1</w:t>
+                <w:t xml:space="preserve">hal-04304284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergametophytic selfing and microgeographic genetic structure shape populations of the intertidal red seaweed Chondrus crispus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Valero</w:t>
+                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (Issue sup4), pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304284v1</w:t>
+                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decline in Kelp in West Europe and Climate</w:t>
               </w:r>
@@ -9104,51 +9100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e66044. </w:t>
@@ -9180,2400 +9176,2279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for the existence of two cryptic species in the &amp;lt;i&amp;gt;Pylaiella littoralis complex&amp;lt;/i&amp;gt;(Ectocarpales, Phaeophyceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">GENETIC POPULATION STRUCTURE AND MATING SYSTEM IN CHONDRUS CRISPUS (RHODOPHYTA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy A. Krueger-Hadfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (3), pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.00995.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03975210v1</w:t>
+                <w:t xml:space="preserve">hal-01218847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC POPULATION STRUCTURE AND MATING SYSTEM IN CHONDRUS CRISPUS (RHODOPHYTA)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn R. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.467-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218847v1</w:t>
+                <w:t xml:space="preserve">hal-01218842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterborne signaling primes the expression of elicitor-induced genes and buffers the oxidative responses in the brown alga Laminaria digitata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Goulitquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Raimund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e21475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic tools for sustainable management of kelps: a literature review and the example of Laminaria digitata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSATELLITE DEVELOPMENT IN RHODOPHYTA USING HIGH-THROUGHPUT SEQUENCE DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Maneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carolyn R. Engel</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.1258-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01075.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218842v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSATELLITE DEVELOPMENT IN RHODOPHYTA USING HIGH-THROUGHPUT SEQUENCE DATA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Miguel Ruiz</w:t>
+                <w:t xml:space="preserve">Evolution and diversification within the intertidal brown macroalgae Fucus spiralis/F. vesiculosus species complex in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Coyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hogerdijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Serrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.283-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2011.01075.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302640v1</w:t>
+                <w:t xml:space="preserve">hal-02112116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and diversification within the intertidal brown macroalgae Fucus spiralis/F. vesiculosus species complex in the North Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A. Serrão</w:t>
+                <w:t xml:space="preserve">Trophic and biotic interactions in Laminaria digitata beds: which factors could influence the persistence of marine kelp forests in northern Brittany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.415-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02112116v1</w:t>
+                <w:t xml:space="preserve">hal-01255967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic and biotic interactions in Laminaria digitata beds: which factors could influence the persistence of marine kelp forests in northern Brittany?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fucus vesiculosus and spiralis species complex: a nested model of local adaptation at the shore level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Serrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255967v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fucus vesiculosus and spiralis species complex: a nested model of local adaptation at the shore level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Complex life cycles of multicellular eukaryotes: New approaches based on the use of model organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 406 (1-2), pp.152 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00494611v1</w:t>
+                <w:t xml:space="preserve">hal-01926745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex life cycles of multicellular eukaryotes: New approaches based on the use of model organisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (4), pp.1699-1710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2007.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926745v1</w:t>
+                <w:t xml:space="preserve">hal-02020887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+                <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (9), pp.1193-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00447.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020887v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of chloroplast DNA diversity within and among populations in gynodioecious Beta vulgaris ssp. maritima (Chenopodiaceae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Piquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Laguérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1998.00447.x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 82 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02051464v1</w:t>
+                <w:t xml:space="preserve">hal-02051472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Sexual and Asexual Reproduction among Young and Old Populations of the Perennial Macrophyte Sparganium erectum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DISPERSAL IN A HAPLO-DIPLOID RED ALGAL SPECIES : GENETIC STRUCTURE AND GENE FLOW IN GRACILARIA GRACILIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.333-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3546924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051472v1</w:t>
+                <w:t xml:space="preserve">hal-03103847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSAL IN A HAPLO-DIPLOID RED ALGAL SPECIES : GENETIC STRUCTURE AND GENE FLOW IN GRACILARIA GRACILIS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103847v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Magda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02051479v1</w:t>
+                <w:t xml:space="preserve">hal-02691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+                <w:t xml:space="preserve">Variation of reproductive success in a haplo-diploid Red Alga, Gracilaria Verrucosa : effects of parental identities and crossing distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 80 (12), pp.1379-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2445666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02691802v1</w:t>
+                <w:t xml:space="preserve">hal-02020448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of reproductive success in a haplo-diploid Red Alga, Gracilaria Verrucosa : effects of parental identities and crossing distance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminant alleles and discriminant analysis: efficient characters to separate closely related species: the example of Lathyrus latifolius L. and Lathyrus sylvestris L. (Leguminosae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 107 (2), pp.139-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.1991.tb00221.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2445666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020448v1</w:t>
+                <w:t xml:space="preserve">hal-04386955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant alleles and discriminant analysis: efficient characters to separate closely related species: the example of Lathyrus latifolius L. and Lathyrus sylvestris L. (Leguminosae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation between and within populations of a perennial grass : Arrhenatherum elatius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.1991.tb00221.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 65, pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.1990.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04386955v1</w:t>
+                <w:t xml:space="preserve">hal-02715850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation between and within populations of a perennial grass : Arrhenatherum elatius</w:t>
-[...115 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF OVULE POSITION IN THE POD ON PATTERNS OF SEED FORMATION IN TWO SPECIES OF LATHYRUS (LEGUMINOSAE: PAPILIONOIDEAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 75 (11), pp.1714-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/j.1537-2197.1988.tb11248.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11583,160 +11458,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier - Migrations humaines et impacts sur l'environnement non-humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14; https://prospectives21.sciencesconf.org/browse/session?sessionid=63851, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,609 +11656,609 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity in the UV sex chromosomes of the brown alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mignerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gouhier</w:t>
+                <w:t xml:space="preserve">M. Jamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
+              <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947582v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in the UV sex chromosomes of the brown alga Ectocarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka P. Lipinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Jamy</w:t>
+                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Diversity, Evolution and Biotechnology of Marine algae workshop "Sex and reproduction in marine algae"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947586v1</w:t>
+                <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model species in brown algae: a reappraisal of Ectocarpus species diversity using both classical and massive sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">European perspectives of regulation for seaweed breeding and seedling production in a genomics era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, SZCZECIN, Poland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, The International Phycological Society., Aug 2017, Szczecin, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2216/0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947600v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European perspectives of regulation for seaweed breeding and seedling production in a genomics era</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Valero</w:t>
+                <w:t xml:space="preserve">Model species in brown algae: a reappraisal of Ectocarpus species diversity using both classical and massive sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro E Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The International Phycological Society., Aug 2017, Szczecin, Poland. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2017, SZCZECIN, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947488v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12415,100 +12290,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th annual meeting EFOR network, session " Genomic, evolution and adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of stress related traits in &amp;lt;em&amp;gt;Ectocarpus&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12524,116 +12399,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th annual meeting of the GDR MarCo « Marine Connectivity »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées phycologiques de la société phycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947466v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus sp</w:t>
+                <w:t xml:space="preserve">QTL mapping of stress related traits in &amp;lt;em&amp;gt;Ectocarpus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,116 +12524,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées phycologiques de la société phycologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t>
+              <w:t xml:space="preserve">5th annual meeting of the GDR MarCo « Marine Connectivity »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947470v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des patrons de diversité génétique entre deux espèces soeurs de laminaires le long du littoral breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,618 +12648,618 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième réunion du GDR MarCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPA “Parc naturel marin d'Iroise” (France, Brittany), a zone of high conservation value for kelp forest biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Roussillon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de génomique environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is DNA-barcoding a powerful tool to uncover biodiversity? The case-study of kelp forests floristic diversity in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated patterns of species and genetic diversity in kelps forests along Brittany coastline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632617v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03632623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floristic survey of algal diversity in Brittany coupled with DNA-barcoding revealed new insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Correlated patterns of species and genetic diversity in kelps forests along Brittany coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen van Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632623v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03632617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the species-genetic diversity correlation (sgdc) in kelp forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13429,208 +13304,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the engineering species Laminaria digitata on the associated algal diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPS 60th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking genetic and species diversity: the case of kelp forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,133 +13520,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Ecological Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent populations of Cocksfoot (Dactylis glomerata L.): detailed study of allozyme variation across contrasting habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population biology of plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1984, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13781,51 +13656,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate, a Bayesian method for quantifying rates of clonality of populations genotyped at two time steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13884,100 +13759,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference "Sex uncovered: the evolutionary biology of reproductive systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14009,198 +13884,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying temperature and salinity stresses in the model brown alga Ectocarpus sp. by QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lercker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Quantitative Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of stress related traits in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14209,101 +14084,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana M. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14313,111 +14188,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in population biology within the Lathyrus sylvestris group (Leguminosae: Papilionaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and functioning of plant population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, J. Hack and J.W. Woldendorp; PUDOC, pp.65-75, 1985, 0-444-85624-2 - 978-0-444-85624-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14427,104 +14302,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Social Aspects of kelp sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Frangoudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Station biologique de Roscoff, pp.546, 2011, 0007-9723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14534,681 +14409,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algues: Etonnants paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04259995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of Seaweeds in the South East Pacific: Complex Evolutionary Processes Along a Latitudinal Gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Climate Oscillations, Range Shifts and Phylogeographic Patterns of North Atlantic Fucaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester A. Serrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">James A. Coyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seaweed Phylogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-277, 2016, Seaweed Phylogeography, 978-94-017-7532-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-7534-2_10⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7534-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262277v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Oscillations, Range Shifts and Phylogeographic Patterns of North Atlantic Fucaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Neiva</w:t>
+                <w:t xml:space="preserve">Phylogeography of Seaweeds in the South East Pacific: Complex Evolutionary Processes Along a Latitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester A. Serrao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James A. Coyer</w:t>
+                <w:t xml:space="preserve">Carlos Macaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seaweed Phylogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-7534-2_11⟩</w:t>
+              <w:t xml:space="preserve">, pp.251-277, 2016, Seaweed Phylogeography, 978-94-017-7532-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7534-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262364v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchus affinis and the flowers of Lathyrus latifolius, an example of the complexity of relations between plants and phytophagous insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bashar</w:t>
+                <w:t xml:space="preserve">Gérard Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects – Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Dr. W. Junk Publishers, pp.189-195, 1987, 90-6193-642-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetative propagation and sexual reproduction in two perennial Lathyrus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lathyrus and Lathyrism: Proceedings of the International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Third World Medical Research Foundation, pp.175-184, 1986, 978-0961777500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent Populations of Cocksfoot (Dactylis Glomerata L.) : A detailed Study of Allozyme Variation across Contrasting Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Jacquard; G. Heim; J. Antonovics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Differentiation and Dispersal in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag &amp; Nato, pp.339-354, 1985, 0 387 15977 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00345138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15218,51 +15093,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClonEstiMate 1.01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15314,51 +15189,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15368,147 +15243,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oceanography and geographic distance on genetic structure: how varying the sampled domain influences conclusions in Laminaria digitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fouqueau</w:t>
+                <w:t xml:space="preserve">L. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reynes</w:t>
+                <w:t xml:space="preserve">F. Tempera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tempera</w:t>
+                <w:t xml:space="preserve">T. Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bajjouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15518,169 +15393,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgaeTraits: a trait database for (European) seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vranken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Dekeyzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Bárbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESSD – Ocean/Biological oceanography. 2022, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03955495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15689,474 +15564,474 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hébert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Trine Bekkby</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dhinaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Trine Bekkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPA “Parc naturel marin d'Iroise” (France, Brittany), a zone of high conservation value for kelp forest biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Robuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ICEM CS 2014 /3958 B:09, Parc naturel marin d’Iroise. 2014, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03629418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId502"/>
+      <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16303,51 +16178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reynes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tempera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bajjouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blanfun&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.3DAF598C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haverbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.802535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester &#193;lvares Serr&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A. Pearson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bonthond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rafael Barboza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nakaoka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MEC.15470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roleda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6569" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pardo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Pena" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00149" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Castilho Coelho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tempera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13425" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubrasquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Reyes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2244-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E Sotka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baumgardner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Bippus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Duermit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12592" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E Montecinos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12452" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candeias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Teixeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Duarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennia Morales Collio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pinochet Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henr&#237;quez Espinosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12440" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia R. Pereira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.10.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12677" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Verg&#233;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.971348" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138781v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.892635" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Nelson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132936v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/14-031.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9796-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304284v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roze" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12191" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218847v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.00995.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1KZCK68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112116v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Coyer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hogerdijk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.11.015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4ZM4FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494611v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08517" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103847v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Destombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715850v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1990.86" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947600v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629136v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629493v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632586v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen van Yen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629459v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632714v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couceiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632801v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782180v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835803v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262277v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macaya" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_10" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262364v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Coyer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_11" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Treillefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.06.636791" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Epperlein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Woertwein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Molinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03797-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hofmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos Arismendi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bermejo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2025.2480569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-025-03583-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reynes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tempera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bajjouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blanfun&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.3DAF598C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lavaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1668" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103251" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04158627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vranken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Dekeyzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2711-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Haverbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montecinos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.802535" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lavaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo6661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serrao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02613-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03254135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Serrano-Serrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera&#8208;redondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Luthringer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13880" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esaa063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neiva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paulino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Gouveia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Want" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1750058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Kappes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Guillemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Usandizaga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro H Buschmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Camus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12908" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03064854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bonthond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bayer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rafael Barboza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nakaoka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/MEC.15470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406672v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester &#193;lvares Serr&#227;o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A. Pearson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz179" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EVA.12967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995644v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor T Bringloe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Starko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael M Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2020.1787679" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Schoenrock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha M O'Connor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2020.1724338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liesner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roleda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6569" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02166442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela M Plastino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12892" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Pena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00149" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubrasquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Reyes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-017-2244-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montecinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060286" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01976102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Castilho Coelho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tempera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13425" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01735568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E Sotka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baumgardner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Bippus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Duermit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12592" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01552937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E. Montecinos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Couceiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01927851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aires" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Candeias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro E Montecinos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12452" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12698" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145860v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Montecinos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lerck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43241" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0806-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennia Morales Collio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Pinochet Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Henr&#237;quez Espinosa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12440" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Dia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepelletier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1267" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geoffroy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235356v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Alberto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12677" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia R. Pereira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Pearson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.10.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia M. Ayres-Ostrock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Maria Plastino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0592-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Hunsperger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12702" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia S. Ahmed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Pessia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.042" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132961v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12617" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100898v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Valeria Oppliger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dassow" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102518" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12774" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.892635" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Verg&#233;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2014.971348" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132936v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Barreiro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/14-031.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faugeron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Nelson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9796-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12191" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975210v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy A. Krueger-Hadfield" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.00995.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1KZCK68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218842v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn R. Engel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Couceiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Maneiro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Ruiz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2011.01075.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112116v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Coyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoarau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Costa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hogerdijk" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.11.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4ZM4FQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255967v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494611v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serrao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08517" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.07.025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051464v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1998.00447.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQJJFDR0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051472v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Lagu&#233;rie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546924" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wattier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Destombe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valero" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richerd" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2445666" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386955v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1991.tb00221.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZV9RSFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715850v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.1990.86" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387475v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1988.tb11248.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947586v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P. Lipinska" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947488v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquemin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947618v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M. Coelho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947470v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947466v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629136v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629493v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632586v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632623v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632617v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen van Yen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629459v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632714v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couceiro" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782180v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336667v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947471v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lercker" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947467v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453068v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262364v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serrao" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Coyer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_11" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262277v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macaya" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7534-2_10" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443204v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fabres" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labeyrie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443398v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345138v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608300v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287094v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouqueau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reynes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tempera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajjouk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955495v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629418v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>