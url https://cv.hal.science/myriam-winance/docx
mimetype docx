--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -5001,505 +5001,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researching Alongside: Engagements Inside and Outside the Academic Domain—A Look Back at Participatory Research on Mutual Aid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche et le médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Doris Lydahl; Niels Christian Mossfeldt Nickelsen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical and Methodological Dilemmas in Social Science Interventions. Careful Engagements in Healthcare, Museums, Design and Beyond</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.403-426, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437946v1</w:t>
+                <w:t xml:space="preserve">hal-04571562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
+              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.22-30, 2024, 9978-2-10-086632-8</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-333, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571556v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche et le médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.403-426, 2024</w:t>
+              <w:t xml:space="preserve">, pp.22-30, 2024, 9978-2-10-086632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571562v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
+                <w:t xml:space="preserve">Researching Alongside: Engagements Inside and Outside the Academic Domain—A Look Back at Participatory Research on Mutual Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doris Lydahl; Niels Christian Mossfeldt Nickelsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Ethical and Methodological Dilemmas in Social Science Interventions. Careful Engagements in Healthcare, Museums, Design and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.83-97, 2024, 978-3-031-44119-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44119-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592331v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches participatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joelle Kivits; Frédéric Balard; Cécile Fournier; Myriam Winance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105-136, 2023, 2200611897</w:t>
@@ -6498,51 +6498,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyordinaire. Une recherche sur le quotidien des familles dont un des membres est polyhandicapé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,64 +6680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher côte à côte : engagements dans et hors de l'espace académique. Retour sur une recherche participative sur l'entraide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6915,51 +6915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’entraide ? Comment s’entraider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7478,51 +7478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F87FC1D7"/>
+    <w:nsid w:val="357743EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7626,51 +7626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C42DD733"/>
+    <w:nsid w:val="D1C4B369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7774,51 +7774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B4F61D27"/>
+    <w:nsid w:val="E0CFFFAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7922,51 +7922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="890F359C"/>
+    <w:nsid w:val="58B4D7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8070,51 +8070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C5BA32E"/>
+    <w:nsid w:val="87271062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8218,51 +8218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1BCD7C84"/>
+    <w:nsid w:val="864CB8A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8464,51 +8464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>