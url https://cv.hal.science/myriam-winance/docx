--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4192,225 +4192,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhandicap</w:t>
+                <w:t xml:space="preserve">Les approches sociales du handicap. Une recherche politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ancet</w:t>
-[...73 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782385425241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674511v1</w:t>
+                <w:t xml:space="preserve">hal-04498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches sociales du handicap. Une recherche politique</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ancet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Burnotte-Robaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. pp.1-883, 2024, Expertise collective, 978-27598-3601-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Presses des Mines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-3601-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
               </w:r>
@@ -5001,505 +5001,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche et le médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.403-426, 2024</w:t>
+              <w:t xml:space="preserve">, pp.22-30, 2024, 9978-2-10-086632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571562v1</w:t>
+                <w:t xml:space="preserve">hal-04571556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
+                <w:t xml:space="preserve">Researching Alongside: Engagements Inside and Outside the Academic Domain—A Look Back at Participatory Research on Mutual Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doris Lydahl; Niels Christian Mossfeldt Nickelsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethical and Methodological Dilemmas in Social Science Interventions. Careful Engagements in Healthcare, Museums, Design and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.83-97, 2024, 978-3-031-44119-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44119-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04592331v1</w:t>
+                <w:t xml:space="preserve">hal-04437946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+                <w:t xml:space="preserve">La recherche et le médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-30, 2024, 9978-2-10-086632-8</w:t>
+              <w:t xml:space="preserve">, pp.403-426, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571556v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researching Alongside: Engagements Inside and Outside the Academic Domain—A Look Back at Participatory Research on Mutual Aid</w:t>
+                <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Doris Lydahl; Niels Christian Mossfeldt Nickelsen. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Marlène; Chossière, Florent; Duc, Marine; Fisson, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical and Methodological Dilemmas in Social Science Interventions. Careful Engagements in Healthcare, Museums, Design and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.83-97, 2024, 978-3-031-44119-6. </w:t>
+              <w:t xml:space="preserve">Catégoriser. Lexique de la construction sociale des différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44119-6_6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-333, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437946v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches participatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joelle Kivits; Frédéric Balard; Cécile Fournier; Myriam Winance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.105-136, 2023, 2200611897</w:t>
@@ -6146,195 +6146,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix du fauteuil roulant manuel : recherche d’un compromis et processus d’ajustement. Approche sociologique</w:t>
+                <w:t xml:space="preserve">Le handicap, positionnement politique et/ou identité subjective. Le cas des pays anglo-saxons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">F. X. Lepoutre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. O. Doron; C. Lefève; A. C. Masquelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fauteuil roulant manuel : choix et réglages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soin et subjectivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.69-86, 2011, 9782130577225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ccgc.004.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707667v1</w:t>
+                <w:t xml:space="preserve">hal-03707854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le handicap, positionnement politique et/ou identité subjective. Le cas des pays anglo-saxons</w:t>
+                <w:t xml:space="preserve">Le choix du fauteuil roulant manuel : recherche d’un compromis et processus d’ajustement. Approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. O. Doron; C. Lefève; A. C. Masquelet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. X. Lepoutre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soin et subjectivité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Fauteuil roulant manuel : choix et réglages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps médical, pp.69-79, 2011, 9782840237471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ccgc.004.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707854v1</w:t>
+                <w:t xml:space="preserve">hal-03707667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon fauteuil roulant, mes jambes. De l’objet au corps</w:t>
               </w:r>
@@ -6498,51 +6498,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyordinaire. Une recherche sur le quotidien des familles dont un des membres est polyhandicapé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,64 +6680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher côte à côte : engagements dans et hors de l'espace académique. Retour sur une recherche participative sur l'entraide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6915,51 +6915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’entraide ? Comment s’entraider ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7478,51 +7478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="357743EA"/>
+    <w:nsid w:val="DE60A68E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7626,51 +7626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1C4B369"/>
+    <w:nsid w:val="C802DF4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7774,51 +7774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0CFFFAD"/>
+    <w:nsid w:val="6B1F76C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7922,51 +7922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58B4D7B7"/>
+    <w:nsid w:val="8B046843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8070,51 +8070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="87271062"/>
+    <w:nsid w:val="0E23CF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8218,51 +8218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="864CB8A3"/>
+    <w:nsid w:val="F1E04DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8464,51 +8464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>