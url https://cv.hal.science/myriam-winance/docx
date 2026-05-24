--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2532,196 +2532,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie des &amp;quot;frontières d'humanité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités en fauteuil roulant : processus d’ajustement corporel et d’arrangements pratiques avec l’espace, physique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23 (90), pp.9-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.090.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 23 (90), pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.090.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518421v1</w:t>
+                <w:t xml:space="preserve">hal-03477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités en fauteuil roulant : processus d’ajustement corporel et d’arrangements pratiques avec l’espace, physique et social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une sociologie des &amp;quot;frontières d'humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23 (90), pp.115-137. </w:t>
+              <w:t xml:space="preserve">, 2010, 23 (90), pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.090.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.090.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477295v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques du handicap en Europe</w:t>
               </w:r>
@@ -4192,352 +4192,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches sociales du handicap. Une recherche politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782385425241</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9978-2-10-086632-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498129v1</w:t>
+                <w:t xml:space="preserve">hal-04571552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhandicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les approches sociales du handicap. Une recherche politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782385425241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04674511v1</w:t>
+                <w:t xml:space="preserve">hal-04498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ancet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Burnotte-Robaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henckes</w:t>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Bertrand</w:t>
+                <w:t xml:space="preserve">Solveig Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. pp.1-883, 2024, Expertise collective, 978-27598-3601-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-3601-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571552v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
               </w:r>
@@ -5007,77 +5007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Sciences sociales et médico-social : les origines d'un questionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Sopadzhiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Henckes, Myriam Winance, Alis Sopadzhiyan, Cyril Desjeux, Louis Bertrand, Noémie Rapegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social. Regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.403-426, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7478,51 +7478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE60A68E"/>
+    <w:nsid w:val="FFA36A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7626,51 +7626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C802DF4D"/>
+    <w:nsid w:val="61E663B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7774,51 +7774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B1F76C6"/>
+    <w:nsid w:val="C820C837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7922,51 +7922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B046843"/>
+    <w:nsid w:val="28E97E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8070,51 +8070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E23CF66"/>
+    <w:nsid w:val="CC1AB5D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8218,51 +8218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F1E04DE7"/>
+    <w:nsid w:val="161F7F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8464,51 +8464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-winance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2317-2844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145792544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1372-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/membres/157-winance-myriam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.025.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279422000411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213506v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desjardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Eideliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2018.11.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038026119830916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9566.12620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.12.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.05.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478887v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.936564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.08.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.090.0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2009.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2007.2456" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.254.0083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.sth.8700090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15017410701680795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687590701560261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Arbasette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Valenti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAjwouexBhAuEiwAtW_Zx-BH5WZBUL8oJ0Ip5bdmnvSCjxlhvvByyJQpbwNHFchStjswqpETuxoCZkAQAvD_BwE" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-approches-sociales-du-handicap/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ancet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Burnotte-Robaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Heide" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-3601-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Kivitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5957/FragilitiesEssays-on-the-Politics-Ethics-and" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.003.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-handicap/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sites/default/files/atoms/files/Feuilletage_4174.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44119-6_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/58416" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marcellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;s&#233;leuc De" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.004.0069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500984v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amiet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Detraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00089008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ENMP1019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03950839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>