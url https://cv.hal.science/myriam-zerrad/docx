--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam ZERRAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117581526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the local transmittance of butcher block filters with high dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Oudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Optical Interference Coatings 2025 (OIC), 65 (8), pp.2738. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.584421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-dielectric metasurface polarization scrambler for imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.043531. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/vphf-51q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of localized defects in light scattered by optical components: measurement and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.22396. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.551695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and angularly resolved scatterometry equipment for a quantitative characterization of scratches, digs, and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.55. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental facility for the measurement of photo-induced thermal emission in interferential filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.21. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-frequency conversion with time-varying metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.013002. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of arm cavity optical losses for the two wavelengths of the Einstein Telescope gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (22), pp.225004. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad805c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal radiation transferred to the guided modes of optical interference coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.12065-12080. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.516952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous measurement of surface roughness spectra using white light scattering projected on a spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62 (7), pp.B164-B169. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.477196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Phase retrieval via Mirror Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622580v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low coherence interferometric detection of the spectral dependence of the retro-reflection coefficient of an anti-reflective coated interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.8748-8774. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.481346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-coherence interferometric measurement of the spatial frequency dependence of the light field backscattered by optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (19), pp.1911003. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transfer efficiency for obstructed wireless links using Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (22), pp.35493. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.499123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-coherence interferometric measurement of the spatial frequency dependence of the light field backscattered by optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (19), pp.191103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced thermal radiation of optical interference coatings submitted to a spatio-temporal illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (22), pp.35431-35452. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.495500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical model-based calibration of gray levels for laser damage size assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.481-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced Temperature in Optical Interference Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.46575. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.460921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-cavity optimization for ultra-sensitive all-dielectric optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.15344-15364. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.457061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms driving self-organization phenomena in random plasmonic metasurfaces under multipulse femtosecond laser exposure: a multitime scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balint Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.2303 - 2318. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the multilayer organization of a sunflower leaf during dehydration with terahertz time-domain spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (21), pp.37971. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.463228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ultralow Light Power Back-Reflected or Back-Scattered by Optical Components Using Balanced Low-Coherence Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.044055. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.044055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multilayer optical thin-films based on light scattering properties and using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (20), pp.32627-32638. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.437789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped light scattering within optical coatings: a multilayer roughness-coupling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (16), pp.25570-25592. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.428326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range wavelength and angle resolved light scattering measurement setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (9), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.392000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Bloch Surface Waves in Zero-Admittance Multilayers for High-Sensitivity Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical sensor based on laser speckle and chemometrics for precision agriculture: application to sunflower plant-breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), pp.4652. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining light polarization and speckle measurements with multivariate analysis to predict bulk optical properties of turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (30), pp.8247. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.008247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of resonance properties of all-dielectric multilayers driven by statistical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (21), pp.30654. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.030654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International round-robin experiment for angle-resolved light scattering measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herffurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duparré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.6638. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.006638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy density engineering via zero-admittance domains in all-dielectric stratified materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.023819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz transmission imaging of inhomogeneous polymer multilayers: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (36), pp.10380. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.010380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous one-angle white-light scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough spectrophotometric instrument for the ultra-fine characterization of the spectral transmittance of thin-film optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (26), pp.34236. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.034236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-film depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (10), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat mimicking of given objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43288. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidths limitations of giant optical field enhancements in dielectric multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesaire N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (13), pp.14883. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.014883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backside absorbing layer microscopy: Watching graphene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (5), pp.e1601724. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1601724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01522460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmons and Bloch surface waves: Towards optimized ultra-sensitive optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.011107. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational fluctuation electrodynamics: application to thermal radiation illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (15), pp.17343. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.017343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by complex optical coatings: modelization and metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-017-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattered by optical coatings: numerical predictions and comparison to experiment for a global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9680-9687. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.009680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband spectral transmittance measurements of complex thin-film filters with optical densities of up to 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and plasmonic response of silver-gallium nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdanpanah M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.063110. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wide-range measurements of thin-film filter optical density over the visible and near-infrared spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (20), pp.26863-26878. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.026863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Fourier and Fick equations for the control of heat and mass diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Puvirajesinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.53404 - 400. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4917492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical systems for controlled specular depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Luitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.6919-6922. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved surface topography retrieved from far-field intensity scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.A297-A304. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering losses in multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A412. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicephalous transformed media: concentrator versus rotator and cloak versus superscatterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.23614-23619. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral effectiveness of engineered thermal cloaks in the frequency regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7386 ), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-index materials: a key to “white” multilayer Fabry–Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), pp.1729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field spatially angle-resolved scattering measurements: practical way to recover surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.092012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Reflecting Absorbing Layers for Electrochemical and Biophotonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1000214. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7439.1000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant optical field enhancement in multi-dielectric stacks by photon scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (13), pp.131102 - 131102-4. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4822093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and polarization properties in speckle of totally depolarized light scattered by totally depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.2055-2057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high accuracy femto-/picosecond laser damage test facility dedicated to the study of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.013109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for 100% absorption and maximum field enhancement in thin-film multilayers at resonances under total reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C382-C387. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zirconia– and niobia–silica mixture coatings produced by ion-beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Tolenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mazule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C188-C196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage of hafnia coatings as a function of pulse duration in the femtosecond to nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C178-C187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous spatially resolved acquisition of polarimetric and angular scattering properties in optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.C217-C221. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced contrast to detect bulk objects under arbitrary rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.5758-5773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goniometric light scattering instrument with high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.1265-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of random media and their correlation to polarization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2429-2431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From angle resolved ellipsometry of light scattering to imaging in random media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Leneindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.C257-C265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial polarization of light induced by random defects at surfaces or bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10372-10383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative scattering method to characterize surface roughness from transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.9222-9231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of photochromic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Degbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (2), pp.344-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of an unknown single layer: Institut Fresnel contribution to OIC 2004 Measurement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abel-Tiberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bertussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1312-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of an unknown single layer: Institut Fresnel contribution to the Optical Interference Coatings 2004 Topical Meeting Measurement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Abel-Tiberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bertussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1312-1318. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.001312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric quarter-wave coatings on microspheres: A study in colorimetric space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering characterization of transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric quarter-wave coatings on microspheres: a study in colorimetric space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (7), pp.1469. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.001469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02912200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un objet tridimensionnel, ou de modification de l’état de surface d’un objet préformé, par photo-polymérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR19/08646. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil et procédé de mesure d’un état de surface ou de volume d’un objet par diffusion en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1654500 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur optique résonant à multiples couches minces de matériaux diélectriques, capteur optique et dispositif d'amplification laser comportant un tel réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1656159. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur optique comportant un réflecteur optique résonant à multiples couches minces de matériaux diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1655743. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast amplifying support for the observation of a sample, production methods thereof and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15030062. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusomètre sans mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30205 FR 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolariseurs spéculaires parfaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1454923. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés optiques pour l'observation d'échantillons et pour la détection ou le dosage d'espèces chimiques ou biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 12 57279. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de résonances plasmoniques ou multi-diélectriques à la réflexion totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DI3658-02. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports amplificateurs de contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DI 03658-01. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (221)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally and time resolved measurements of photoinduced thermal radiation of metallic thin-film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2025, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental facility for the measurement of photoinduced thermal emission in interferential filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF THIN FILM THERMAL PARAMETERS BY PHOTO-INDUCED THERMAL RADIATION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurfaces for polarization scrambling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Juan les Pins, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exhaustive et contrôle non destructif des structures multicouches sur banc de mesure térahertz multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced thermal effects in optical interference coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced temperature in optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spatially and angularly resolved scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vancouver, Canada. pp.ThB.7, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.ThB.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed gratings on convex substrates for high throughput spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale dynamics of femtosecond laser-assisted transformations of metallic nanoparticle ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de Phase Garantie par Descente Miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the 8-layer structure of a sunflower leaf with terahertz picosecond pulses. Application to a dehydration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings, OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale dynamics of femtosecond laser-assisted transformation of metallic nanoparticle ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balint Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on laser ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03833259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced thermal radiation of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada. pp.MB.1, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.MB.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-cavity optimization for ultra-sensitive all-dielectric optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada. pp.TA.2, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.TA.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Detection of the Light Backscattered by an Optical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough instrument for wide-range wavelength and angle resolved light scattering measurements of high performances optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.48, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness measurements at one scattering direction with white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed gratings on convex substrates for high throughput spectrographs for Earth and Universe observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zhurminsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchoubaklian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lütolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. pp.118520N, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-film depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemarquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics—ICSO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced thermal radiation within multilayers optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2596881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally and angularly resolved instrument for light scattering metrology of optical thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.26, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough instrument for wide-range wavelength and angle resolved light scattering measurements of high performances optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.48, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches in numerical modeling of light scattered by complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics—ICSO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of micro-cavities for huge enhancement patterns in free-space and modal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex optical thin-films based on light scattering properties and using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough instrument for a wide range, spectrally and angularly resolved light scattering measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Washington, United States. pp.FTh2A.5, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2020.FTh2A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Interference Coating for Sensing Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Frontiers in Optics Laser Science APS/DLS, Virtual edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new refractive index sensor based on enhanced surface field of zero-admittance layer in dielectric multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2020 - 22nd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of the light back-scattered by a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalii Khodnevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TE.7, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TE.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transmittance, reflectance, and optical scattering of high-performance interference filters in the visible and near-infrared spectral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.ThD.1, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.ThD.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant all-dielectric planar structures for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+photonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized all-dielectric interference coatings for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Field Enhancement in Resonant All-Dielectric Multi-Layers: Advantages and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical coatings for a spectrally controlled depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.MA.5, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.MA.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped light scattering within optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.ThD.7, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.ThD.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterials to design a class of optical coatings with identical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TA.6, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TA.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized all-dielectric interference coatings for giant field enhancement in sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TD.3, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TD.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of light scattered by optical components for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering issues in the case of two-side coated filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication, Testing, and Metrology VI, SPIE Optical System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Retrieval Of Electromagnetic Parameters From TDS Signals Andapplication To Monolayer Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Materials, Devices And Systems In Terahertz Domain By Analogy With Optical Methods,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light scattering and related techniques in far field roughness characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication, Testing, and Metrology VI, SPIE Optical System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by optical coatings: Modelization & metrology for a global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges in light scattering analysis of complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Thermal Radiation Signatures using Materials Designed by Transformation Optics Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of materials, Components and Systems in Terahertz domain by Analogy with Optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Akhouayri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THDays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters: Specular and scattered light metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near feld evidences of giant optical fields sustained by optimized multi- dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-flm depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of materials, devices and systems in terahertz domain by analogy with optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of all-dielectric planar structures for optimized giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanosMat Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light scattering for immediate roughness characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, MArseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimetism of Thermal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanosMat Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters: Specular and scattered light metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Canton, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wide Dynamic Range System for the Spectral Characterization of Thin-Film Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light scattering challenges for optical components and complex optical coatings: Modelization and metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by optical components: Numerical prediction and accurate metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stray light workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, CNES - Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near feld evidences of giant optical fields sustained by optimized multi- dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-admittance all-dielectric planar structures for giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering phenomena in optical coatings : Modelization & Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide angle light scattering from filters for hyperspectral imaging : Development of a metrology tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers : Science and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last improvements in LAS from complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat mimicking of given objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 12 decades goniometric instrument for the comprehensive characterization of the spectral properties of thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last improvements in large-angle scattering from complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light scattering issues for complex optical components:, Modelization and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous One-Angle White-Light Scatterometer,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectrics for Giant Over-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range Multimodal Characterization of the Optical Properties of Complex Thin-film Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dielectric structures for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité spectrale de méta-matériaux thermiques obtenus par application des transformations optiques de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of angular and spectral resolved scattering on complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96271B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Marlène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Photonic Materials VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering issues for complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency Nov 2015, ESA-ESTEC, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Effectiveness Of Engineered Thermal Devices In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt towards a direct scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96270R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges in light scattering studies for complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2015, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Effectiveness Of Engineered Thermal Devices In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAMATERIALS' Oxford 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric absorbers with magnetron sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Stojcevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bondet de La Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96270U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wide dynamic range system for the spectral transmission measurement of complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96271A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Coating in Magnetron Sputtering for Parasitic Light Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Stojcevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bondet de La Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering & optical multilayers : Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific days of Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNANO PACA, Jun 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant optical fields in optimized multi-dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific days of Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNANO PACA, Jun 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Efficiency Of Engineered Thermal Cloaks In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgraded scattering facilities for new requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric coatings for giant optical enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved surface topography retrieved from far-field intensity scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost automatic system for the control of the surface quality of coated and uncoated wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Whistler, Canada. Papier PTE.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de BRDF spatialement et spectralement résolue : quantification de la topographie de surface en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations optiques pour un management des flux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie optique-thermique:Les transformations optiques appliquées à la diffusion de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembléee générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks supporting giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance formalism for heat conduction in multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramers-Kronig relationships and multilayered optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution phaseless far field measurement of surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric planar structures for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Whistler, Canada. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2013.TD.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative indices and the admittance formalism in multilayer optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and characterization of light scattering phenomena in complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab results of the circular phase mask concepts for high-contrast imaging of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Technologies in Space- and Ground-based Telescopes and Instrumentation II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide angle light scattering and Complex Optical filters: Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric structured components for giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe, Optical Modelling and Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre de la polarisation de la lumière diffusée par des milieux totalement dépolarisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering & Complex Optical Components: Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication and Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Monterey, United States. pp.OTu1D.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric structured components for giant enhancement of optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of optical coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, HangZhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical coatings for maximum field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and characterization of light scattering phenomena in complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of optical coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, HangZhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric structured components for giant optical field enhancement: an optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication and Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2012, Monterey, United States. pp.OTu4D.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation thermodynamics: playing with fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012, The Sixth International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation analytique de filtres interférentiels pour une exaltation géante du champ optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular and Spectral Light Scattering from complex multidielectric coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. pp.81680D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue au flux laser des composants optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée du Club Systèmes Optroniques pour l'Observation et la Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exaltation optique géante : une structure « optimale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal scattering facilities and modelization tools for a comprehensive investigation of optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France. pp.81690K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de mixtures préparées par ion-beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghai Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic and dielectric resonances: optimization of the over-intensity for sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSOP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de composants optiques via une analyse spatialement résolue du comportement polarimétrique et angulaire de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'interaction laser matière en régime femtoseconde – Application à l'analyse des phénomènes d'endommagement laser dans les couches minces optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Synthèse Multi-Diélectrique pour une Exaltation Optique Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design for Field Enhancement in optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical System Design, Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the laser matter interaction in the femtosecond regime: application to the analysis of the laser damage of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France. pp.816815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">femto to nanosecond laser-induced damage in hafnia coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserLab User meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCD-ARS set-up: a comprehensive and fast high sensitivity characterisation tool for optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle Histograms for a Direct Determination of Cross-Correlation Laws in the Light Scattering Process of Multilayer Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.ThE8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex study of zirconia-silica and niobia-silica composite coatings produced by ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Tolenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mazule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Boulder, United States. pp.784203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser processing of optical thin films: Experimental tools and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.FA14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of random media: application to selective cancellation of scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.77180D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in light scattering characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stray Light Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goniometric instrument for a spatially resolved scattering and polarimetric characterisation of optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jeskevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and society in modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jeskevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.FA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Induced Damage of Hafnia Coatings as a Function of Pulse Duration in the Femto to Picosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.FA7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Coatings under Total Internal Reflection: Optimization of the over-Intensity for Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie sélective en milieu diffusant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cerimed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la polarisation et signatures statistiques des milieux aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mesures Optique pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpicosecond pulse laser damage behavior of dielectric thin films prepared by different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Natoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.75040Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signaux ellipsométriques pour l'imagerie optique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la polarisation en milieu complexe pour application à l'imagerie ellipsométrique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering in Multilayer Optics: Review and Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOCASIA, Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-Resolved Ellipsometric Data for Selective Imaging in Scattering Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.736910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures statistiques de milieux diffusants : corrélation aux données ellipsométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées OPTDIAG Diagnostic et imagerie optique en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe Optical Systems Design, Optical Fabrication, Testing, and Metrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoScale 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and cleaning control of optical coatings by using a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié-Raviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2308188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation induite par la présence de centres diffusants : analyse multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random roughness standards: needs and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and cleaning control of opticla coatings by using a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective cancellation of scattered light in optical substrates and coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boulder, United States. pp.67201G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optical Coatings with a CCD angular and Spatial Resolved Scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings (OIC) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un analyseur CCD pour la caractérisation d'une surface optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mesures Optiques pour l'Industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par diffusion lumineuse des deux faces d'un échantillon transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering characterization of superpolished transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, banff, Canada. pp.WE3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering characterization of superpolished transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la lumière par des substrats transparents: caractérisation d'états de surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to accurately measure the performance of optical filters with spatially varying spectral features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica OIC — Optical Interference Coatings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High dymanic metrology for the broadband analysis of the spectral properties of spatially variable optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes-Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of photo-induced thermal radiation in optical thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Weight of Defects and Contamination in Light Scattering Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Aix Marseille Université, Faculté de Médecine - Campus Timone, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE: a high performance scatterometer with imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational-Wave Advanced Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Elba, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved scattering metrology to quantify losses induced by contamination and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stray light in the LISA instrument: characterization and modelling of the coherent perturbation of a homodyne interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khodnevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Di Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dinu-Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-y Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International LISA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric resonant stacks supporting giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO - The 15th International conference on near-field optics and nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse et composants optiques complexes : Modélisation et Métrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure large bande de la transmission spectrale de filtres complexes pouvant atteindre des densités optiques supérieures à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure large bande de la transmission spectrale de filtres optiques complexes présentant des densités supérieures à 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spectralement et angulairement résolue de la lumière diffusée par les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification spatialement résolue de la topographie d’une surface par une mesure d’intensité diffusée en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des matériaux à indice négatif à la conception de filtres optiques interférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de composants optiques via une analyse spatialement résolue du comportement polarimétrique et angulaire de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Optics of Thin-Film Coatings: Light Scattering, Giant Field Enhancement, and Planar Microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 2020, 9781108772372. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108772372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements de la technique de diffusion lumineuse : Substrats transparents, BRDF résolue spatialement, échantillons colorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paul Cézanne - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00385428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse, Polarisation en milieu désordonné, Exaltations géantes, Métamatériaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01676650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam ZERRAD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8365-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117581526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the local transmittance of butcher block filters with high dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Oudda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Optical Interference Coatings 2025 (OIC), 65 (8), pp.2738. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ao.584421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for continuous gravitational waves from known pulsars in the first part of the fourth LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 983 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adb3a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the Advanced Virgo gravitational wave detector for the O4 observation run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (17), pp.4710-4726. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.555312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-dielectric metasurface polarization scrambler for imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.043531. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/vphf-51q9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of localized defects in light scattered by optical components: measurement and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (11), pp.22396. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.551695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for gravitational waves emitted from SN 2023ixf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swift-BAT GUANO follow-up of gravitational-wave triggers in the third LIGO-Virgo-KAGRA observing run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayathri Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Ronchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Tohuvavohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A Kennea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad9749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental facility for the measurement of photo-induced thermal emission in interferential filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.21. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-frequency conversion with time-varying metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.013002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of arm cavity optical losses for the two wavelengths of the Einstein Telescope gravitational wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Degallaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (22), pp.225004. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ad805c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and angularly resolved scatterometry equipment for a quantitative characterization of scratches, digs, and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search using GEO600 for gravitational waves coincident with fast radio bursts from SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 977 (2), pp.255. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad8de0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal radiation transferred to the guided modes of optical interference coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), pp.12065-12080. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.516952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Gravitational Waves from the Coalescence of a $2.5-4.5~M_\odot$ Compact Object and a Neutron Star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Abac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Abouelfettouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 970 (2), pp.L34. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad5beb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power transfer efficiency for obstructed wireless links using Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (22), pp.35493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.499123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low coherence interferometric detection of the spectral dependence of the retro-reflection coefficient of an anti-reflective coated interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.8748-8774. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.481346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-coherence interferometric measurement of the spatial frequency dependence of the light field backscattered by optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (19), pp.1911003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for the Advanced Virgo Gravitational-Wave Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Acernese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Albanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alléné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous measurement of surface roughness spectra using white light scattering projected on a spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62 (7), pp.B164-B169. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.477196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable Phase retrieval via Mirror Descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622580v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-coherence interferometric measurement of the spatial frequency dependence of the light field backscattered by optical interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (19), pp.191103. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0139822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced thermal radiation of optical interference coatings submitted to a spatio-temporal illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (22), pp.35431-35452. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.495500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical model-based calibration of gray levels for laser damage size assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.481-484. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-cavity optimization for ultra-sensitive all-dielectric optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.15344-15364. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.457061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms driving self-organization phenomena in random plasmonic metasurfaces under multipulse femtosecond laser exposure: a multitime scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balint Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.2303 - 2318. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the multilayer organization of a sunflower leaf during dehydration with terahertz time-domain spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (21), pp.37971. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.463228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and one-point roughness measurements using spectrally shaped light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.16078-16093. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.450790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced Temperature in Optical Interference Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.46575. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.460921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multilayer optical thin-films based on light scattering properties and using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (20), pp.32627-32638. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.437789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ultralow Light Power Back-Reflected or Back-Scattered by Optical Components Using Balanced Low-Coherence Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.044055. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.044055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped light scattering within optical coatings: a multilayer roughness-coupling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (16), pp.25570-25592. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.428326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz probing of sunflower leaf multilayer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (23), pp.35018-35037. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.400852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black paints covered with multidielectrics: light absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (11), pp.16857. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range wavelength and angle resolved light scattering measurement setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (9), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.392000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of Bloch Surface Waves in Zero-Admittance Multilayers for High-Sensitivity Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical sensor based on laser speckle and chemometrics for precision agriculture: application to sunflower plant-breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), pp.4652. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining light polarization and speckle measurements with multivariate analysis to predict bulk optical properties of turbid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (30), pp.8247. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.008247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of resonance properties of all-dielectric multilayers driven by statistical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (21), pp.30654. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.030654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect analyzed with an exact theory of light scattering from rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (18), pp.4455. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.004455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International round-robin experiment for angle-resolved light scattering measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. von Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Herffurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duparré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (24), pp.6638. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.006638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz transmission imaging of inhomogeneous polymer multilayers: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (36), pp.10380. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.010380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy density engineering via zero-admittance domains in all-dielectric stratified materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.97.023819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough spectrophotometric instrument for the ultra-fine characterization of the spectral transmittance of thin-film optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (26), pp.34236. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.034236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous one-angle white-light scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-film depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (10), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.013264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backside absorbing layer microscopy: Watching graphene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (5), pp.e1601724. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1601724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01522460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmons and Bloch surface waves: Towards optimized ultra-sensitive optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.011107. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational fluctuation electrodynamics: application to thermal radiation illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (15), pp.17343. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.017343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by complex optical coatings: modelization and metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-017-0156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat mimicking of given objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.43288. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep43288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidths limitations of giant optical field enhancements in dielectric multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesaire N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (13), pp.14883. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.014883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattered by optical coatings: numerical predictions and comparison to experiment for a global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9680-9687. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.009680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties and plasmonic response of silver-gallium nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdanpanah M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.063110. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4906950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wide-range measurements of thin-film filter optical density over the visible and near-infrared spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (20), pp.26863-26878. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.026863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband spectral transmittance measurements of complex thin-film filters with optical densities of up to 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.3225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle intensity statistics for chromatic scattering media under partially polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.20796-20803. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Fourier and Fick equations for the control of heat and mass diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Puvirajesinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.53404 - 400. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4917492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies between optical propagation and heat diffusion: applications to microcavities, gratings and cloaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 471 (2183), pp.20150143. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2015.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from the bulks: electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.8246-8260. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.008246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering losses in multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A412. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicephalous transformed media: concentrator versus rotator and cloak versus superscatterer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.23614-23619. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.023614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral effectiveness of engineered thermal cloaks in the frequency regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7386 ), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved surface topography retrieved from far-field intensity scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.A297-A304. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization and depolarization of light scattered from chromatic complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp12603-12613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of polarization curves measured at the speckle size of visible light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp14594-14609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization and enpolarization DOP histograms measured for surface and bulk speckle patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp21427-21440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-index materials: a key to “white” multilayer Fabry–Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (7), pp.1729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field spatially angle-resolved scattering measurements: practical way to recover surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.092012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of speckle field below its transverse correlation width : application to surface and bulk scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp24133-24141. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.024133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Reflecting Absorbing Layers for Electrochemical and Biophotonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomedicine &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.1000214. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7439.1000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical systems for controlled specular depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Luitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.6919-6922. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light enpolarization by disordered media under partial polarized illumination: The role of cross- scattering coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp2787-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant optical field enhancement in multi-dielectric stacks by photon scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (13), pp.131102 - 131102-4. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4822093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the coherence time of far-field speckle scattered by disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp24191-24200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high accuracy femto-/picosecond laser damage test facility dedicated to the study of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.013109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and polarization properties in speckle of totally depolarized light scattered by totally depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (11), pp.2055-2057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced damage of hafnia coatings as a function of pulse duration in the femtosecond to nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C178-C187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of zirconia– and niobia–silica mixture coatings produced by ion-beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Tolenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mazule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C188-C196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for 100% absorption and maximum field enhancement in thin-film multilayers at resonances under total reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C382-C387. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empolarization of lignt by scattering media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.21313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous spatially resolved acquisition of polarimetric and angular scattering properties in optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.C217-C221. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual loss of polarization in light scattered from rough surfaces : Electromagnetic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.15832-15843. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced contrast to detect bulk objects under arbitrary rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.5758-5773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goniometric light scattering instrument with high-resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.1265-1273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of random media and their correlation to polarization properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2429-2431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From angle resolved ellipsometry of light scattering to imaging in random media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Leneindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47, pp.C257-C265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial polarization of light induced by random defects at surfaces or bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (14), pp.10372-10383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of photochromic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Degbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 273 (2), pp.344-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative scattering method to characterize surface roughness from transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (15), pp.9222-9231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric quarter-wave coatings on microspheres: A study in colorimetric space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering characterization of transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of an unknown single layer: Institut Fresnel contribution to the Optical Interference Coatings 2004 Topical Meeting Measurement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Abel-Tiberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bertussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1312-1318. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.001312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric quarter-wave coatings on microspheres: a study in colorimetric space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Voarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (7), pp.1469. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.001469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02912200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of an unknown single layer: Institut Fresnel contribution to OIC 2004 Measurement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abel-Tiberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bertussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.1312-1318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de fabrication d’un objet tridimensionnel, ou de modification de l’état de surface d’un objet préformé, par photo-polymérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR19/08646. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflecteur optique résonant à multiples couches minces de matériaux diélectriques, capteur optique et dispositif d'amplification laser comportant un tel réflecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1656159. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur optique comportant un réflecteur optique résonant à multiples couches minces de matériaux diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1655743. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast amplifying support for the observation of a sample, production methods thereof and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refahi Abou Khachfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 15030062. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareil et procédé de mesure d’un état de surface ou de volume d’un objet par diffusion en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1654500 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30195 FR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusomètre sans mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: ICG30205 FR 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolariseurs spéculaires parfaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1454923. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés optiques pour l'observation d'échantillons et pour la détection ou le dosage d'espèces chimiques ou biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Roussille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 12 57279. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de résonances plasmoniques ou multi-diélectriques à la réflexion totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DI3658-02. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports amplificateurs de contraste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: DI 03658-01. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (221)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally and time resolved measurements of photoinduced thermal radiation of metallic thin-film coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, May 2025, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface Antennas Radiating Quasi-Bessel Beams for Near-Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental facility for the measurement of photoinduced thermal emission in interferential filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OSD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF THIN FILM THERMAL PARAMETERS BY PHOTO-INDUCED THERMAL RADIATION MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Non-Diffractive Bessel Beams for Near-Field Links Applications Using Meta-Axicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurfaces for polarization scrambling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Juan les Pins, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Self-Healing Properties of Polarized Weakly-Diffracting Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gênes, Italy. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama57522.2023.10352856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Analysis of Distorted Weakly-Diffracting Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravel C. M. Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos D Paschaloudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation exhaustive et contrôle non destructif des structures multicouches sur banc de mesure térahertz multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France. pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spatially and angularly resolved scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vancouver, Canada. pp.ThB.7, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.ThB.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and One-Point Roughness Measurements Using Spectrally Shaped Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale dynamics of femtosecond laser-assisted transformations of metallic nanoparticle ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed gratings on convex substrates for high throughput spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Krähenbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2630045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de Phase Garantie par Descente Miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal M. Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the 8-layer structure of a sunflower leaf with terahertz picosecond pulses. Application to a dehydration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings, OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-cavity optimization for ultra-sensitive all-dielectric optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada. pp.TA.2, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.TA.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced thermal radiation of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada. pp.MB.1, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2022.MB.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time-scale dynamics of femtosecond laser-assisted transformation of metallic nanoparticle ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balint Eles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on laser ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03833259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced temperature in optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced thermal effects in optical interference coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough instrument for wide-range wavelength and angle resolved light scattering measurements of high performances optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.48, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-film depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemarquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics—ICSO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness measurements at one scattering direction with white light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.28, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazed gratings on convex substrates for high throughput spectrographs for Earth and Universe observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zamkotsian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Zhurminsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tchoubaklian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Lütolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics (ICSO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. pp.118520N, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film terahertz reverse engineering to analyse vegetal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Heran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced thermal radiation within multilayers optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grèzes-Besset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2596881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches in numerical modeling of light scattered by complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics—ICSO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing of the multilayer structure of sunflower leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. pp.118560T, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2600295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally and angularly resolved instrument for light scattering metrology of optical thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.26, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A breakthrough instrument for wide-range wavelength and angle resolved light scattering measurements of high performances optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.48, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of micro-cavities for huge enhancement patterns in free-space and modal space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.3, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex optical thin-films based on light scattering properties and using deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical Thin Films VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Only, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2597107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Detection of the Light Backscattered by an Optical Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new refractive index sensor based on enhanced surface field of zero-admittance layer in dielectric multi-layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2020 - 22nd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough instrument for a wide range, spectrally and angularly resolved light scattering measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Washington, United States. pp.FTh2A.5, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2020.FTh2A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Dielectric Interference Coating for Sensing Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passian Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Frontiers in Optics Laser Science APS/DLS, Virtual edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical thickness of a plant leaf measured with THz pulse echoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ, RF, MILLIMETER, AND SUBMILLIMETER-WAVE TECHNOLOGY AND APPLICATIONS XIII, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.112790L, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped light scattering within optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.ThD.7, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.ThD.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterials to design a class of optical coatings with identical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TA.6, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TA.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical coatings for a spectrally controlled depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.MA.5, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.MA.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the wave scattering from randomly rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on metamaterials : from Optics to geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Field Enhancement in Resonant All-Dielectric Multi-Layers: Advantages and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Passian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral equation method for the EM scattering from randomly rough multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs and Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized all-dielectric interference coatings for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant all-dielectric planar structures for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+photonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transmittance, reflectance, and optical scattering of high-performance interference filters in the visible and near-infrared spectral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.ThD.1, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.ThD.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized all-dielectric interference coatings for giant field enhancement in sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikai Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TD.3, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TD.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of the light back-scattered by a rough surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalii Khodnevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Santa Ana Pueblo, United States. pp.TE.7, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2019.TE.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White light scattering and related techniques in far field roughness characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication, Testing, and Metrology VI, SPIE Optical System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Of Materials, Devices And Systems In Terahertz Domain By Analogy With Optical Methods,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by optical coatings: Modelization & metrology for a global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Retrieval Of Electromagnetic Parameters From TDS Signals Andapplication To Monolayer Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light statistics in disordered media predicted with a unique correlation parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enpolarization versus depolarization of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Coherence and Random Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Joensuu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering issues in the case of two-side coated filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication, Testing, and Metrology VI, SPIE Optical System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges in light scattering analysis of complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2310069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of light scattered by optical components for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of materials, devices and systems in terahertz domain by analogy with optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonini Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, MArseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-light scattering for immediate roughness characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational Fluctuation Electrodynamics: Application to Thermal Radiation Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of all-dielectric planar structures for optimized giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanosMat Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near feld evidences of giant optical fields sustained by optimized multi- dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband loss-less optical thin-flm depolarizing devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disorder and temporal statistics in light polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of materials, Components and Systems in Terahertz domain by Analogy with Optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Akhouayri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THDays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters: Specular and scattered light metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimetism of Thermal Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanosMat Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light scattering challenges for optical components and complex optical coatings: Modelization and metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic light scattered by optical components: Numerical prediction and accurate metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stray light workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, CNES - Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Wide Dynamic Range System for the Spectral Characterization of Thin-Film Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra wide range measurement of the spectral properties of thin-film filters: Specular and scattered light metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Canton, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near feld evidences of giant optical fields sustained by optimized multi- dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-admittance all-dielectric planar structures for giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Thermal Radiation Signatures using Materials Designed by Transformation Optics Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Enguehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 12 decades goniometric instrument for the comprehensive characterization of the spectral properties of thin-film filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last improvements in large-angle scattering from complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous One-Angle White-Light Scatterometer,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral model for the speckle temporal coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially polarized speckle of light scattered from depolarizing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New light scattering issues for complex optical components:, Modelization and Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last improvements in LAS from complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat mimicking of given objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization statistics in disordered media:Modelization and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide angle light scattering from filters for hyperspectral imaging : Development of a metrology tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers : Science and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Spatial Disorder with Light Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2016, OSA Technical Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range Multimodal Characterization of the Optical Properties of Complex Thin-film Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectrics for Giant Over-intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow with thermal metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alwakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectral Theory of Novel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRM, Apr 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering phenomena in optical coatings : Modelization & Metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of angular and spectral resolved scattering on complex optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96271B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité spectrale de méta-matériaux thermiques obtenus par application des transformations optiques de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Enpolarization and Depolarization: Bulk and Surface Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse locale et statistique des paramètres de polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Marlène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amra C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Photonic Materials VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : signatures des milieux diffusants et rôle des coefficients croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dielectric structures for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPALS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné : prédiction, modélisation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Effectiveness Of Engineered Thermal Devices In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering issues for complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Technologies for Space Optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency Nov 2015, ESA-ESTEC, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt towards a direct scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96270R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-dielectric absorbers with magnetron sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Stojcevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bondet de La Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96270U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wide dynamic range system for the spectral transmission measurement of complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Jena, Germany. pp.96271A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges in light scattering studies for complex optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2015, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization signatures of light in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on 3D Imaging, Metrology, and Data Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Effectiveness Of Engineered Thermal Devices In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METAMATERIALS' Oxford 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieux désordonnés : Signatures des milieux diffusants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique, Optique Rennes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial depolarization of light from 2D bulk scattering: Electromagnetic prediction of transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- APS &amp; USNC-URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Jul 2014, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks as a platform for giant optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. S. Subramania and S. Foteinopoulou, Aug 2014, San Diego, United States. pp.916219, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2060824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgraded scattering facilities for new requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant optical fields in optimized multi-dielectric stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific days of Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNANO PACA, Jun 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Efficiency Of Engineered Thermal Cloaks In The Frequency Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bellieud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la polarimétrie du speckle pour la discrimination entre diffusions surfacique et volumique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering & optical multilayers : Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific days of Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNANO PACA, Jun 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric coatings for giant optical enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques de polarisation en milieu désordonné: prédiction, mesure, problèmes inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral filters assemblies for earth remote sensing imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spatialement résolue des paramètres de polarisation d’un champ de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie Optique Non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing Coating in Magnetron Sputtering for Parasitic Light Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Stojcevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bondet de La Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramers-Kronig relationships and multilayered optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance formalism for heat conduction in multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of the polarization state within the speckle size for light scattered by rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la diffusion par un milieu désordonné sur la cohérence temporelle et la polarisation du speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l’état de polarisation dans le grain de speckle diffusé par une surface rugueuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric stacks supporting giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie optique-thermique:Les transformations optiques appliquées à la diffusion de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assembléee générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de l'état de polarisation local de la lumière diffuse à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal coherence of light altered by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost automatic system for the control of the surface quality of coated and uncoated wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Whistler, Canada. Papier PTE.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarizing optical multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de BRDF spatialement et spectralement résolue : quantification de la topographie de surface en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations optiques pour un management des flux de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris 2013, Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric planar structures for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution phaseless far field measurement of surface topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Whistler, Canada. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OIC.2013.TD.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative indices and the admittance formalism in multilayer optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarisation de la lumière par des milieux désordonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement polarimétrique de la lumière diffuse : Rôle des coefficients croisés de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially-resolved surface topography retrieved from far-field intensity scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repolarization of light by disordered media under partial polarized illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlation Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chernivtsi, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidielectric structures designed for giant optical field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface cross-correlation in multilayers control the polarization degree of low level scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2013, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cartographie de la cohérence temporelle du speckle diffracté par un milieu désordonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric structured components for giant enhancement of optical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of optical coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, HangZhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre de la polarisation de la lumière diffusée par des milieux totalement dépolarisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures de cohérence et polarisation des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIONC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering & Complex Optical Components: Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication and Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Monterey, United States. pp.OTu1D.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab results of the circular phase mask concepts for high-contrast imaging of exoplanets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjetil Dohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem El Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Technologies in Space- and Ground-based Telescopes and Instrumentation II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide angle light scattering and Complex Optical filters: Modelization and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric structured components for giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe, Optical Modelling and Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and characterization of light scattering phenomena in complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of optical coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, HangZhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical coatings for maximum field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric structured components for giant optical field enhancement: an optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fabrication and Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jun 2012, Monterey, United States. pp.OTu4D.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation thermodynamics: playing with fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012, The Sixth International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation analytique de filtres interférentiels pour une exaltation géante du champ optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex media signatures for light coherence and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOPIM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and characterization of light scattering phenomena in complex optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repolarisation » de la lumière naturelle par des milieux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic and dielectric resonances: optimization of the over-intensity for sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSOP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de mixtures préparées par ion-beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghai Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue au flux laser des composants optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée du Club Systèmes Optroniques pour l'Observation et la Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exaltation optique géante : une structure « optimale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal scattering facilities and modelization tools for a comprehensive investigation of optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France. pp.81690K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et polarisation de la lumière diffuse: le rôle des « coefficients croisés » de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Media Confer High Polarization Degree to Unpolarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de composants optiques via une analyse spatialement résolue du comportement polarimétrique et angulaire de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'interaction laser matière en régime femtoseconde – Application à l'analyse des phénomènes d'endommagement laser dans les couches minces optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique COUCHES MINCES OPTIQUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Synthèse Multi-Diélectrique pour une Exaltation Optique Géante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design for Field Enhancement in optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical System Design, Advances in Optical Thin Films IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation spatiale et repolarisation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatial depolarization of light Electromagnetism & Statistical Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011, Physical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Sep 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the laser matter interaction in the femtosecond regime: application to the analysis of the laser damage of optical thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France. pp.816815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">femto to nanosecond laser-induced damage in hafnia coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaserLab User meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets de surface et volume dans la quantification électromagnétique de la dépolarisation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Oct 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular and Spectral Light Scattering from complex multidielectric coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. pp.81680D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of light depolarization for an optimized po-larimetric contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Engelberg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in light scattering characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stray Light Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A goniometric instrument for a spatially resolved scattering and polarimetric characterisation of optical coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation dans le speckle de l'onde monochromatique diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non-Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser processing of optical thin films: Experimental tools and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.FA14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex study of zirconia-silica and niobia-silica composite coatings produced by ion beam sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Tolenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Mazule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Boulder, United States. pp.784203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of random media: application to selective cancellation of scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.77180D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCD-ARS set-up: a comprehensive and fast high sensitivity characterisation tool for optical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brussels, Belgium. pp.77189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle Histograms for a Direct Determination of Cross-Correlation Laws in the Light Scattering Process of Multilayer Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.ThE8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jeskevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and society in modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic prediction of multiscale depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Micro- and Nanometrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.771814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction électromagnétique des effets de dépolarisation à l'échelle du grain de speckle pour une amélioration du contraste polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique, GDR Ondes GT7 : « Ondes et imagerie en milieux complexes et biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Resistance of Ion Beam Sputtered Zirconia/Silica and Niobia/Silica Mixture Coatings in Femtosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Mirauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Jeskevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Sirutkaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.FA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Description Of Spatial Depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Nov 2010, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Coatings under Total Internal Reflection: Optimization of the over-Intensity for Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ausserré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Induced Damage of Hafnia Coatings as a Function of Pulse Duration in the Femto to Picosecond Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Melnikaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, tucson, United States. pp.FA7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la polarisation en milieu complexe pour application à l'imagerie ellipsométrique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signaux ellipsométriques pour l'imagerie optique sélective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorugosité et surfaces de référence ; intérêt de la densité spectrale de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Générale "interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpicosecond pulse laser damage behavior of dielectric thin films prepared by different techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mangote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Natoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.75040Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la polarisation et signatures statistiques des milieux aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mesures Optique pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Scattering in Multilayer Optics: Review and Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOCASIA, Frontiers of Optical Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, xian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-Resolved Ellipsometric Data for Selective Imaging in Scattering Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.736910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des surfaces de références ; intérêt de la densité spectrale de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures statistiques de milieux diffusants : corrélation aux données ellipsométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées OPTDIAG Diagnostic et imagerie optique en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle de la dépolarisation dans le speckle de l'onde monochromatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sorrentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie sélective en milieu diffusant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabela da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cerimed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolarisation induite par la présence de centres diffusants : analyse multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Siozade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and cleaning control of optical coatings by using a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié-Raviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2308188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe Optical Systems Design, Optical Fabrication, Testing, and Metrology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Glascow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nanoroughness standards with a continuum of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoScale 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random roughness standards: needs and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and cleaning control of opticla coatings by using a goniometric light scatter instrument with sample imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective cancellation of scattered light in optical substrates and coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boulder, United States. pp.67201G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de surfaces à l'échelle nanométrique et moyens de caractérisation: Vers des étalons de rugosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaccaria Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Optical Coatings with a CCD angular and Spatial Resolved Scatterometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings (OIC) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un analyseur CCD pour la caractérisation d'une surface optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mesures Optiques pour l'Industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par diffusion lumineuse des deux faces d'un échantillon transparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-scattering characterization of superpolished transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering characterization of superpolished transparent substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Interference Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, banff, Canada. pp.WE3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la lumière par des substrats transparents: caractérisation d'états de surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deumié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to accurately measure the performance of optical filters with spatially varying spectral features?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica OIC — Optical Interference Coatings Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High dymanic metrology for the broadband analysis of the spectral properties of spatially variable optical filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Antibes-Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Weight of Defects and Contamination in Light Scattering Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixième Conférence Plénière du GDR ONDES, Aix Marseille Université, Faculté de Médecine - Campus Timone, 19 et 20 décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARSE: a high performance scatterometer with imaging ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational-Wave Advanced Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Elba, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of photo-induced thermal radiation in optical thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Krol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous roughness measurements using white light illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-scattering effect in light scattering from rough layers: influence of the height distribution on the higher-order scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Wistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved scattering metrology to quantify losses induced by contamination and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bolliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate metrology of scattered light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boundary integral formalism for the scattering of light from rough multilayers on the 0.4-1 μm band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, IS&amp;T Color Imaging Conference, Material appearance Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stray light in the LISA instrument: characterization and modelling of the coherent perturbation of a homodyne interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Khodnevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Di Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dinu-Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-y Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International LISA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dielectric resonant stacks supporting giant field enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude L. L. Lereu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFO - The 15th International conference on near-field optics and nanophotonics and related techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse et composants optiques complexes : Modélisation et Métrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure large bande de la transmission spectrale de filtres complexes pouvant atteindre des densités optiques supérieures à 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie spatialement résolue des paramètres de polarisation d’un champ de speckle : Analyse locale et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ailloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure large bande de la transmission spectrale de filtres optiques complexes présentant des densités supérieures à 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure spectralement et angulairement résolue de la lumière diffusée par les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sub speckle du comportement polarimétrique local de la lumière diffusée à une échelle sub-speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Ghabbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des matériaux à indice négatif à la conception de filtres optiques interférentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guenneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification spatialement résolue de la topographie d’une surface par une mesure d’intensité diffusée en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Liukaityte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG GDR Ondes 2451 Interférences d'Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de composants optiques via une analyse spatialement résolue du comportement polarimétrique et angulaire de la lumière diffusée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Couches Minces Optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse dans les filtres interférentiels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grezes-Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Optics of Thin-Film Coatings: Light Scattering, Giant Field Enhancement, and Planar Microcavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 1, 2020, 9781108772372. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108772372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements de la technique de diffusion lumineuse : Substrats transparents, BRDF résolue spatialement, échantillons colorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paul Cézanne - Aix-Marseille III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00385428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion lumineuse, Polarisation en milieu désordonné, Exaltations géantes, Métamatériaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Aix Marseille Université, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01676650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D03B17A"/>
+    <w:nsid w:val="3BD51D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-zerrad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117581526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Oudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.584421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castelnau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Krol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vphf-51q9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bolliand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.551695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thullier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Passian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hofman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad805c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouquette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.516952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.477196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622580v6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.481346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolliand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139822" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Pimenta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Paschaloudis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.499123" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lequime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bolliand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.495500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacombe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Eles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.463228" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.044055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.437789" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.428326" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.392000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikai Niu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Heran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Faur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164652" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.008247" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030654" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Finck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herffurth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006638" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023819" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antonini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.010380" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.034236" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013264" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43288" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548401v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesaire N&#8217;diaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.014883" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01522460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jaouen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monteiller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601724" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passian Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-017-0156-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009680" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdanpanah M." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passian A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906950" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276241v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.026863" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petiteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917492" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Luitot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006919" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire N'Diaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A412" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097054v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023614" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07386" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roussille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000214" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lereu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822093" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mangote" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Gao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945940v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C382" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561207v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Melnikaitis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Tolenis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mazule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Mirauskas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Sirutkaitis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561204v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C217" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419355v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leneindre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chazalet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092525v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Degb&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abel-Tiberini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bertussi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.001312" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081344v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ewart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.001469" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296340v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296291v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133175v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790306v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852116v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829164v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThB.7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948224v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zamkotsian" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Basset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630045" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889675v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siegel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lumeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864461v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836840v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833259v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767740v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.MB.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TA.2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321215v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin Amra" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599236" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484862v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597030" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zhurminsky" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchoubaklian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#252;tolf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599169" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323184v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2596881" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455586v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597086" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323167v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420168v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597032" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597107" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167488v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2020.FTh2A.5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997927v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997912v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410508v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Khodnevych" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TE.7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410514v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThD.1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473101v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410506v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479112v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840272" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410515v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ailloud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.MA.5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410509v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThD.7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410510v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TA.6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TD.3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932779v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932787v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410476v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Thierry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410472v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933116v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932780v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932712v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310069" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932782v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933098v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932871v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932849v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933125v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932846v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933137v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933151v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932867v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932789v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932840v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933050v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360552v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932891v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933041v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932928v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933161v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933045v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933052v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318989v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318978v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319000v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319746v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279012v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319752v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319025v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279014v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280069v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319744v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279009v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chauveau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Stojcevski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bondet de La Bernardie" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277189v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279595v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319242v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319244v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319741v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280072v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319740v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279613v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319553v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946576v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joerg" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360570v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319529v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319530v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319558v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279606v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319555v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319251v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277876v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2013.TD.5" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279607v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279617v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320262v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem El Hadi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279622v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319454v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281421v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280071v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319465v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319470v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319462v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280073v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319262v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319254v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279035v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768552v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Wagner" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319492v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280070v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561229v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghai Fu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319422v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319501v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319490v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561227v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319431v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319253v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640896v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639969v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477724v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493793v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561218v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493819v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493772v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475537v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471680v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521916v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jeskevic" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493786v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493791v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471671v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447453v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447155v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385402v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459989v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459732v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385404v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385380v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932721v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;-Raviol" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2308188" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385406v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475914v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385389v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243136v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243138v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081349v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493777v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081348v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081347v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130475v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790149v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430897v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04825530v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04213808v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829307v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410497v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860147v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodnevych" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Pace" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dinu-Jaeger" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Vinet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479175v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293520v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293519v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280078v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280079v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280422v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280418v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280249v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280084v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102706v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108772372" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385428v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01676650v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-zerrad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8365-3848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117581526" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Oudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.584421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb3a0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406255v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agarwal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.555312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Castelnau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Krol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vphf-51q9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bolliand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.551695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc681" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thullier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Passian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hofman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ad805c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022925" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad8de0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouquette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Krol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.516952" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad5beb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Pimenta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Soriano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Paschaloudis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.499123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.481346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolliand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godeme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.477196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622580v6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Fadili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lequime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bolliand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Amra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.495500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacombe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.457061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Eles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abautret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.463228" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450790" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grezes-Besset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.460921" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.437789" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.044055" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.428326" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.400852" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soriano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.392000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikai Niu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Heran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Faur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grezes-Besset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164652" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.008247" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarchand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030654" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Finck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herffurth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006638" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antonini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.010380" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.023819" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.034236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676652v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liukaityte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ailloud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013264" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01522460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refahi Abou Khachfe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jaouen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monteiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601724" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passian Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991358" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017343" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529500v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-017-0156-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43288" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesaire N&#8217;diaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.014883" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009680" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdanpanah M." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passian A." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906950" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.026863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020796" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451386v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Petiteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917492" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Petiteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0143" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ghabbach" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008246" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;saire N'Diaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A412" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023614" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07386" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096884v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097043v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.024133" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Roussille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7439.1000214" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Luitot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006919" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lereu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674863v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mangote" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Gao" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Melnikaitis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Tolenis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mazule" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Mirauskas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Sirutkaitis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C382" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sorrentini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097031v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C217" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015832" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Georges" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419355v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Siozade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Leneindre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chazalet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Degb&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081346v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081344v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ewart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bertussi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.001312" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.001469" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abel-Tiberini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401352v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401365v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296334v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296340v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296291v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ausserr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296309v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel C. M. Pimenta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos D Paschaloudis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999489" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787820v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566649v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501114" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790306v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama57522.2023.10352856" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223010v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133425" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852116v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.ThB.7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siegel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lumeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948224v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zamkotsian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanzoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Basset" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630045" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767744v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.TA.2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2022.MB.1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833259v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874802v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin Amra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599236" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484862v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597030" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323195v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zhurminsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchoubaklian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian L&#252;tolf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599169" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413162v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Heran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597056" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2596881" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323167v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413272v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2600295" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455586v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597086" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868780v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420168v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455584v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2597107" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321215v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997912v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2020.FTh2A.5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978005v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543710" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410509v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThD.7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410510v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TA.6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ailloud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.MA.5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475719v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479112v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840272" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475699v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410506v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473101v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410514v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.ThD.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410513v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TD.3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Khodnevych" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lintz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2019.TE.7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933116v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410472v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Thierry" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932780v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410476v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932715v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933109v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2310069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932779v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933095v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akhouayri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932846v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933125v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932871v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932849v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933144v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933098v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933140v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932867v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932789v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933151v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933137v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932875v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932840v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932835v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932928v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933161v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933052v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933036v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932932v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932884v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933041v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933034v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360552v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932930v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318978v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318989v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319321v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279012v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319746v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276332v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319751v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276445v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Marl&#232;ne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique de Fornel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra C." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060824" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319749v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319000v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319025v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319752v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279014v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279009v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chauveau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Stojcevski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bondet de La Bernardie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280069v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319007v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319744v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319748v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319739v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479119v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Petit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280072v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319244v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319741v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319702v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319242v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319737v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Goff" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319703v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279595v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279606v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319558v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319557v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319547v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319527v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319544v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319530v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319526v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276374v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946576v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joerg" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279615v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360570v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319529v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319251v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319555v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277876v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OIC.2013.TD.5" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279607v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319528v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319531v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279613v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319556v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319553v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319551v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319540v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319465v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281421v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319485v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280071v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320262v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Dohlen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem El Hadi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soummer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279622v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319454v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319470v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280073v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319262v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319254v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319478v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279617v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319493v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319422v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319501v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561229v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghai Fu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768552v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank R. Wagner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319492v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280070v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319499v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319441v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319490v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561227v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319431v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319253v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319496v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319443v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640896v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639969v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319494v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279035v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493817v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475537v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471680v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493795v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493819v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561218v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493772v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477724v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493793v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521916v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jeskevic" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493776v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493801v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493786v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319411v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471671v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493791v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459989v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385402v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459429v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourati" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasrallah" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447155v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Natoli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447453v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459732v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413241v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459430v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385404v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459431v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447451v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496601v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385406v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932721v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;-Raviol" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2308188" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385380v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459427v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459428v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459426v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475914v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385389v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459425v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243136v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243138v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081349v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081348v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493777v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081347v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130475v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790149v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04825530v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04213808v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430897v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720894v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723036v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829307v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410497v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410496v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860147v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodnevych" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Pace" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dinu-Jaeger" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Vinet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479175v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293520v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293519v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280076v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280078v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280079v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280413v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280418v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280422v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280084v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280249v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102706v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108772372" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385428v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01676650v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>