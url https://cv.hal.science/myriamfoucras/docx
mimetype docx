--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -17,2012 +17,2195 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriam FOUCRAS </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignant-Chercheur au Lineact-CESI </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">myriamfoucras</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0002-3673-8528</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Literature Review of Public Transport OD Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/futuretransp6010045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekhar Muddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating 500-m resolution soil moisture using Sentinel-1 and optical data synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12030866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the cross-correlation of GNSS signals and typical approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Botteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-016-0556-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probability of detection for GNSS signals with sign transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayaz Bacard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp 1296-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2016.140316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Performance of GNSS Signal Acquisition: New Signals and GPS L1 C/A Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayaz Bacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inside GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekia Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bus Routing Optimization: a Case Study for the Toulouse Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Moisture Estimation at 500m using Sentinel-1: application to Tunisian sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4454-4457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Analysis of the Impact of the Code Doppler on the Acquisition Performance of New GNSS Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal GNSS Acquisition Parameters when Considering Bit Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayaz Bacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937060v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal GNSS Acquisition Parameters when Considering Bit Transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Study of FLL Schemes for a Successful Acquisition-to-Tracking Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Ngayap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Yu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989838v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study of FLL Schemes for a Successful Acquisition-to-Tracking Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detailed Analysis of the Impact of the Code Doppler on the Acquisition Performance of New GNSS Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989788v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient strategy for the acquisition of weak galileo E1 OS signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability of Secondary Code Acquisition for Multi-Component GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGNSS 2013, 6th European Workshop on GNSS Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel computationally efficient Galileo E1 OS acquisition method for GNSS software receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938830v1</w:t>
-              </w:r>
-[...683 lines deleted...]
-                <w:t xml:space="preserve">hal-01171926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of the Modernized GNSS Signal Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Institut National Polytechnique de Toulouse - INPT, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015INPT0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04229743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2088,51 +2271,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="053E4431"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2169,51 +2504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04229743v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriamfoucras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3673-8528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04229743v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>