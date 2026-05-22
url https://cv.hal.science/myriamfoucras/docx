--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0002-3673-8528</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">RyXXBNcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,799 +179,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Literature Review of Public Transport OD Matrix Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/futuretransp6010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new reflectivity index for the retrieval of surface soil moisture from radar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekhar Muddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.818-826 / 9237103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3033132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating 500-m resolution soil moisture using Sentinel-1 and optical data synergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w12030866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the cross-correlation of GNSS signals and typical approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Botteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-016-0556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability of detection for GNSS signals with sign transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayaz Bacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp 1296-1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2016.140316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Performance of GNSS Signal Acquisition: New Signals and GPS L1 C/A Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayaz Bacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -960,1135 +981,1135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Route Planning Integrating Soft Mobility: A Real-World Case Study for Student Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekia Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bus Routing Optimization: a Case Study for the Toulouse Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle méthode numérique basée sur l’arithmétique des intervalles pour la reconstruction de matrice origine/destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATEC, ITS FRANCE. Congrès de l'ATEC, 23 et 24 janvier 2024 Beffroi de Montrouge, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Moisture Estimation at 500m using Sentinel-1: application to Tunisian sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.4454-4457, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal GNSS Acquisition Parameters when Considering Bit Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayaz Bacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Study of FLL Schemes for a Successful Acquisition-to-Tracking Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Ngayap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Analysis of the Impact of the Code Doppler on the Acquisition Performance of New GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient strategy for the acquisition of weak galileo E1 OS signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability of Secondary Code Acquisition for Multi-Component GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGNSS 2013, 6th European Workshop on GNSS Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel computationally efficient Galileo E1 OS acquisition method for GNSS software receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2098,114 +2119,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of the Modernized GNSS Signal Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Institut National Polytechnique de Toulouse - INPT, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015INPT0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04229743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2273,51 +2294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053E4431"/>
+    <w:nsid w:val="324AE5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2504,51 +2525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriamfoucras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3673-8528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04229743v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriamfoucras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3673-8528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=RyXXBNcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Burgalat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/futuretransp6010045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3033132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030866" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekia Abdellaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04229743v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015INPT0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>