--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -253,2434 +253,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Binoche, « Écrasez l’infâme ! » Philosopher à l’âge des Lumières, Paris, La Fabrique éditions, 2018 [compte rendu]</w:t>
+                <w:t xml:space="preserve">Bertrand Binoche, ‘‘Écraser l’infâme !’’ Philosopher à l’âge des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Voltaire dans le monde germanique, 20, pp.297-299. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Binoche, ‘‘Écraser l’infâme !’’ Philosopher à l’âge des Lumières</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Binoche, « Écrasez l’infâme ! » Philosopher à l’âge des Lumières, Paris, La Fabrique éditions, 2018 [compte rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Voltaire dans le monde germanique, 20, pp.297-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/SKUY4638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078451v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire voltairienne entre hasard et nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les libertins et l’histoire, 17, pp.267-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10876-4.p.0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vincent Cossarutto, Voltaire au service du roi. Un pamphlétaire politique au temps de la ‘‘révolution’’ de Maupeou 1770-1775 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.298-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire une histoire sans origines : Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°52 (2), pp.199-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfhip1.052.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Vincent Cossarutto, Voltaire au service du roi. Un pamphlétaire politique au temps de la ‘‘révolution’’ de Maupeou 1770-1775 »</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Orsoni, L’Affaire Calas avant Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19, pp.298-299</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.343-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’histoire voltairienne entre hasard et nécessité</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des notes marginales de Voltaire, t. 9, Œuvres complètes de Voltaire, t. 144A et B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10876-4.p.0267⟩</w:t>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.341-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09278-0.p.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condorcet et le problème des subsistances sous le ministère Turgot : trois pamphlets pour 1775</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.177-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Pink, Voltaire à l’ouvrage, Paris, CNRS éditions, 2018 [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ZTIV4755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la Réforme : (qu’est-ce) qui préside aux destins de l’Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078398v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire face à la Réforme: (qu’est-ce) qui préside aux destins de l’Allemagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KTSH6608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mauvais livres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://www.laviedesidees.fr/Mauvais-livres.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvestir l’affaire La Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'affaire La Barre, 17, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JFWH2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Table ronde au Panthéon sur l’affaire La Barre, 16 novembre 2016 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hersant Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.343-344</w:t>
+              <w:t xml:space="preserve">, 2017, 16, p. 7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Corpus des notes marginales de Voltaire, t. 9, Œuvres complètes de Voltaire, t. 144A et B</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s’intéresser à l’Orient musulman sous la Régence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre clandestine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09278-0.p.0341⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Saint-Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Au temps des Lettres Persanes : Les Lumières avant les Lumières ?, 45, p. 5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/simon.2017.1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Gillian Pink, Voltaire à l’ouvrage, Paris, CNRS éditions, 2018 [compte rendu]</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Je disais…’’ dans mes Pensées : théorie et pratique de l’esprit chez Montesquieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diciottesimo Secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, p. 185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/ds-20627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit de travail de l’&amp;lt;i&amp;gt;Essai sur les mœurs&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/ZTIV4755⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/GIKH4753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Voltaire et la Réforme : (qu’est-ce) qui préside aux destins de l’Allemagne ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991791v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et puissance dans les œuvres historiques de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.33-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QNRJ4804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voltaire face à la Réforme: (qu’est-ce) qui préside aux destins de l’Allemagne?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991787v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inceste dans l’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterrer ou entériner ? Louis XIV devant Montesquieu et Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269 (4), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.154.0657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04222680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 51b, Writings of 1760-1761 (II), Oxford, Voltaire Foundation, 2013, xxvii + 568 p. [compte rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.33-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/KTSH6608⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Les voyages voltairiens, 15, pp.283-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RTVH6999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Réinvestir l’affaire La Barre</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire du sexe : sexe et pouvoir dans l’Essai sur les moeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'affaire La Barre, 17, pp.11-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/JFWH2215⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Voltaire et le sexe, 14, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/SBCZ4240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Claude Habib</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977555v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 41 et t. 42a, Questions sur l’Encyclopédie (V et VI) , Oxford, Voltaire Foundation, 2010-2011 [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.315-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QXMR4204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire neutre et dépassionnée ? L'histoire de l'Angleterre vue par Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JDCF8633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977542v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire historien : un chantier qui s’achève ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Voltaire historien, 12, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/SFWF4111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire contre Montesquieu ? L'apport des œuvres historiques dans la controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (35), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.035.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hanrahan, Voltaire and the parlements of France, SVEC 2009:06, Oxford, Voltaire Foundation, 2009, xii + 265 p. [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.421-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AWPR2109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi écrire l'histoire ? Le point sur l'œuvre de Voltaire dans les années 1760 et 1770</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.187-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 75b. Fragments sur l’Inde et sur le général Lalli, Oxford, Voltaire Foundation, 2009, xviii + 346 p. [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/LAZX9895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inflexions du discours historique voltairien sur l'origine dans les années 1760 : le rôle de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/PIZT1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne tient qu'à vous d'apprendre à penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16, p. 7-28</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...934 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978853v1</w:t>
-              </w:r>
-[...309 lines deleted...]
-                <w:t xml:space="preserve">halshs-00977077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet, Écrire l’histoire : figures du pouvoir dans l’œuvre historique de Voltaire (sous la direction de Catherine Volpilhac-Auger, Université Lyon 2) [résumé de thèse]</w:t>
               </w:r>
@@ -4213,425 +4213,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Défense de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.72, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Texte attribué à Voltaire], Fragment sur le pouvoir temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.12, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitres 130, 131, 157, 158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Voltaire Foundation, pp.4; 6; 10; 9, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.12, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et l'écriture de l'histoire : un enjeu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.293, 2012, SVEC 2012:02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.72, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de pièces fugitives en prose et en vers. Par M. de V*** [Voltaire, 1739]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUSE, pp.248, 2012, Textes et Contre-Textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire, Recueil de pièces fugitives en prose et en vers. Par M. de V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Saint-Étienne, pp.248, 2012, Textes et contre-Textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977890v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitres 79, 80, 86, 87</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5199,884 +5199,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’histoire au prisme de la fiction dans La Henriade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maira Daniel; Roulin Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Henriade de Voltaire : poésie, histoire, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.77-91, 2019, 978-2-7453-5160-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sources de l’Essai sur les mœurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai sur les mœurs et l'esprit des nations. Introduction générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Voltaire Foundation, pp.133-156, 2019, Œuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’Essai sur les mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai sur les mœurs et l’esprit des nations. Introduction générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-156, 2019, Œuvres complètes de Voltaire, 978-0-7294-0979-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rapports d'esprit entre conte et Histoire chez Montesquieu</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+                <w:t xml:space="preserve">Des rapports d’esprit entre conte et histoire chez Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conte et Histoire (1690-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-80, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.69-80, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06030-7.p.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00978839v1</w:t>
-[...55 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01991815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire-Rousseau : la médiatisation d’une querelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Baudry et D. Reynaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle. Lettres au rédacteur, nécrologies, querelles médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, p. 203-231, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.31783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire - Rousseau : la médiatisation d'une querelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Baudry; Denis Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle. Lettres au rédacteur, nécrologies, querelles médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.203-231, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02042977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des passions dans le théâtre des Lumières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Boehm, J.-L. Ferrary et S. Franchet d’Espèrey (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme et ses passions, Actes du XVIIe Congrès international de l’Association Guillaume Budé organisé à Lyon du 26 au 29 août 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles-Lettres, pp.685-695, 2016, 978-2-251-44577-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du destin d'un individu à celui de l'État : la perception du cas de Cromwell en France dans la première moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographie &amp; Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.219-231, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'histoire et politique : Montesquieu et Voltaire face à l'histoire récente de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bianchi; R. Minuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montesquieu et les philosophies de l'histoire au XVIIIe siècle, Cahiers Montesquieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Liguori Editore, pp.87-98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'esprit contre l'esprit ? Sur quelques paradoxes apparents des Lettres persanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Stewart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres persanes en leur temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.95-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00977547v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire en sourdine ? Matière et récits historiques dans l'&amp;quot;Intrigue du mariage de M. le duc de Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre civile des langues. Mémoires de Saint-Simon, année 1710, " Intrigue du mariage de M. le duc de Berry "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.65-82, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et l'histoire de France : comment l'historien &amp;quot;fait parler&amp;quot; les grands hommes</w:t>
               </w:r>
@@ -6129,382 +6125,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire en sourdine ? Matière et récits historiques dans l'&amp;quot;Intrigue du mariage de M. le duc de Berry</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Faire revivre l'Antiquité ? Le dialogue des morts chez Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Elm, G. Lottes et V. de Senarclens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Antike der Moderne. Vom Umgang mit der Antike im Europa des 18. Jahrhunderts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wehrhahn Verlag, pp.293-308, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un coin du voile fut levé...&amp;quot; : la politique des papes dans l'Essai sur les mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Herman, K. Peeters et P. Pelckmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Philosophes et leurs papes, Actes du colloque " Les papes imaginaires des Lumières françaises 1713-1789 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.145-157, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire philosophique : poursuivre l'histoire du pouvoir par alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du Dictionnaire philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-146, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection polémique et citations despotiques : l'utilisation de Chardin dans les chapitres persans de l'Essai sur les mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Ferret, G. Goggi, C. Volpilhac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copier/Coller. Écriture et réécriture chez Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Plus, pp.71-80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6514,112 +6441,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Muslim Orient in Eighteenth Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Literary Encyclopedia [en ligne] Volume 1.5.2.04: French Writing and Culture: Eighteenth-Century and the Enlightenment, 1700-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.litencyc.com/php/stopics.php?rec=true&amp;UID=19641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6766,51 +6693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SKUY4638" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.052.0199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0267" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09278-0.p.0341" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZTIV4755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078398v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KTSH6608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ds-20627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JFWH2215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hersant Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2017.1778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991791v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GIKH4753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QNRJ4804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.154.0657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTVH6999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977555v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SBCZ4240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QXMR4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977542v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JDCF8633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107492v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SFWF4111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.035.0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWPR2109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LAZX9895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PIZT1303" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XVLE6693" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.040.0431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/publication/writings-1769-0/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/publication/essai-sur-les-m%c5%93urs-et-lesprit-des-nations-i/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06030-7.p.0069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31783" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991786v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5988" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976393v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SKUY4638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.052.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09278-0.p.0341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZTIV4755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078398v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KTSH6608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JFWH2215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hersant Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2017.1778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ds-20627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991791v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GIKH4753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QNRJ4804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.154.0657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTVH6999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977555v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SBCZ4240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QXMR4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977542v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JDCF8633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107492v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SFWF4111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.035.0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWPR2109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LAZX9895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PIZT1303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XVLE6693" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.040.0431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/publication/writings-1769-0/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/publication/essai-sur-les-m%c5%93urs-et-lesprit-des-nations-i/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06030-7.p.0069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5988" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>