--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montesquieu et le Mercure de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.165-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la fiction : les modèles journalistiques des &amp;lt;i&amp;gt;Lettres persanes&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Autour des Lettres persanes : Montesquieu et la fiction, N° 40 (40), pp.79-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.040.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lumi.040.0079⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04078389v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04078435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Binoche, ‘‘Écraser l’infâme !’’ Philosopher à l’âge des Lumières</w:t>
               </w:r>
@@ -408,2279 +408,2279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment écrire une histoire sans origines : Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°52 (2), pp.199-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip1.052.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire voltairienne entre hasard et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinage et philosophie à l'époque classique (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les libertins et l’histoire, 17, pp.267-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10876-4.p.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vincent Cossarutto, Voltaire au service du roi. Un pamphlétaire politique au temps de la ‘‘révolution’’ de Maupeou 1770-1775 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.298-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment écrire une histoire sans origines : Voltaire</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Orsoni, L’Affaire Calas avant Voltaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des notes marginales de Voltaire, t. 9, Œuvres complètes de Voltaire, t. 144A et B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.341-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09278-0.p.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condorcet et le problème des subsistances sous le ministère Turgot : trois pamphlets pour 1775</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.177-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Pink, Voltaire à l’ouvrage, Paris, CNRS éditions, 2018 [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/ZTIV4755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la Réforme : (qu’est-ce) qui préside aux destins de l’Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078398v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire face à la Réforme: (qu’est-ce) qui préside aux destins de l’Allemagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KTSH6608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mauvais livres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://www.laviedesidees.fr/Mauvais-livres.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘‘Je disais…’’ dans mes Pensées : théorie et pratique de l’esprit chez Montesquieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diciottesimo Secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, p. 185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/ds-20627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Table ronde au Panthéon sur l’affaire La Barre, 16 novembre 2016 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hersant Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, p. 7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvestir l’affaire La Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'affaire La Barre, 17, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JFWH2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s’intéresser à l’Orient musulman sous la Régence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Saint-Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Au temps des Lettres Persanes : Les Lumières avant les Lumières ?, 45, p. 5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/simon.2017.1778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit de travail de l’&amp;lt;i&amp;gt;Essai sur les mœurs&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/GIKH4753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991791v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et puissance dans les œuvres historiques de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QNRJ4804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991787v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inceste dans l’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterrer ou entériner ? Louis XIV devant Montesquieu et Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269 (4), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.154.0657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04222680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 51b, Writings of 1760-1761 (II), Oxford, Voltaire Foundation, 2013, xxvii + 568 p. [compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les voyages voltairiens, 15, pp.283-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/RTVH6999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire du sexe : sexe et pouvoir dans l’Essai sur les moeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Voltaire et le sexe, 14, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/SBCZ4240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977555v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 41 et t. 42a, Questions sur l’Encyclopédie (V et VI) , Oxford, Voltaire Foundation, 2010-2011 [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.315-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QXMR4204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire neutre et dépassionnée ? L'histoire de l'Angleterre vue par Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Voltaire et la musique, 13, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JDCF8633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977542v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire historien : un chantier qui s’achève ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Voltaire historien, 12, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/SFWF4111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire contre Montesquieu ? L'apport des œuvres historiques dans la controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°52 (2), pp.199-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfhip1.052.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35 (35), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhip.035.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Jean Orsoni, L’Affaire Calas avant Voltaire »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne tient qu'à vous d'apprendre à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.343-344</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Corpus des notes marginales de Voltaire, t. 9, Œuvres complètes de Voltaire, t. 144A et B</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hanrahan, Voltaire and the parlements of France, SVEC 2009:06, Oxford, Voltaire Foundation, 2009, xii + 265 p. [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre clandestine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09278-0.p.0341⟩</w:t>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.421-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/AWPR2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Condorcet et le problème des subsistances sous le ministère Turgot : trois pamphlets pour 1775</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi écrire l'histoire ? Le point sur l'œuvre de Voltaire dans les années 1760 et 1770</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.177-200</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gillian Pink, Voltaire à l’ouvrage, Paris, CNRS éditions, 2018 [compte rendu]</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Œuvres complètes de Voltaire, t. 75b. Fragments sur l’Inde et sur le général Lalli, Oxford, Voltaire Foundation, 2009, xviii + 346 p. [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.219-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/ZTIV4755⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/LAZX9895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voltaire et la Réforme : (qu’est-ce) qui préside aux destins de l’Allemagne ?</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inflexions du discours historique voltairien sur l'origine dans les années 1760 : le rôle de Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Voltaire, du Rhin au Danube, 19, pp.33-47</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Voltaire patriarche, 11, pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/PIZT1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1558 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/PIZT1303⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00977077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00978853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet, Écrire l’histoire : figures du pouvoir dans l’œuvre historique de Voltaire (sous la direction de Catherine Volpilhac-Auger, Université Lyon 2) [résumé de thèse]</w:t>
               </w:r>
@@ -3749,1382 +3749,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltaire, De l’utilité de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Voltaire Foundation, 60A, p. 447-456, 2017, Œuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Pougin de Saint-Aubin, Jean-Louis Aubert, Correspondance littéraire de Karlsruhe. Année 1769</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Slatkine, t.IV, p. 17-228, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Voltaire Foundation, 60A, p. 447-456, 2017, Œuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Lettres à M. l’abbé Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70B, pp.147-171, 2016, Œuvres complètes de Voltaire. Writings of 1769 (IIB), 978-0-7294-1181-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 70B, pp.147-171, 2016, Œuvres complètes de Voltaire. Writings of 1769 (IIB), 978-0-7294-1181-3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot, Articles de l’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Volpilhac-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet et C. Volpilhac-Auger (éd.). Gallimard, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Diderot, Articles de l’Encyclopédie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les mœurs et l’esprit des nations, chap. 193 et 194</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Voltaire Foundation, 26C, 2015, Œuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Morand, Antoine Maillet-Duclairon, Correspondance littéraire de Karlsruhe, année 1759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Slatkine, t. I, p. 411-538, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les mœurs et l’esprit des nations, chap. 163 et 165</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). 26B, 2014, Œuvres complètes de Voltaire, Voltaire Foundation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitres 130, 131, 157, 158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.4; 6; 10; 9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Texte attribué à Voltaire], Fragment sur le pouvoir temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.12, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Défense de Louis XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.72, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Recueil de pièces fugitives en prose et en vers. Par M. de V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">M. Méricam-Bourdet et C. Volpilhac-Auger (éd.). Gallimard, 2015</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Étienne, pp.248, 2012, Textes et contre-Textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Voltaire Foundation, 26C, 2015, Œuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil de pièces fugitives en prose et en vers. Par M. de V*** [Voltaire, 1739]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUSE, pp.248, 2012, Textes et Contre-Textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). Slatkine, t. I, p. 411-538, 2015</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et l'écriture de l'histoire : un enjeu politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.293, 2012, SVEC 2012:02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M. Méricam-Bourdet (éd.). 26B, 2014, Œuvres complètes de Voltaire, Voltaire Foundation</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitres 79, 80, 86, 87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.26; 22; 19; 12, 2011, Les Oeuvres complètes de Voltaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.72, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitres 62, 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.24; 13, 2010, Les Oeuvres complètes de Voltaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.12, 2013, Les Oeuvres complètes de Voltaire</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Essai sur les moeurs, chapitre 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.19, 2009, Les Oeuvres complètes de Voltaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.4; 6; 10; 9, 2013</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Remarques sur l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.22, 2008, Les Oeuvres complètes de Voltaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Voltaire Foundation, pp.293, 2012, SVEC 2012:02</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Nouvelles considérations sur l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voltaire Foundation, pp.21, 2008, Les Oeuvres complètes de Voltaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...397 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977885v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00977883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltaire and Persia, or how to use Orient against Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persia and the Enlightenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SVEC (2021:09), pp.171-185, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire et la politique du luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pavy-Guilbert Elise; Poulet Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.281-294, 2021, 978-2-406-10505-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10505-3.p.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10505-3.p.0281⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04078439v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04078387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Lumières ont fabriqué leur XVIe siècle</w:t>
               </w:r>
@@ -5199,1239 +5199,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sources de l’Essai sur les mœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai sur les mœurs et l’esprit des nations. Introduction générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-156, 2019, Œuvres complètes de Voltaire, 978-0-7294-0979-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire au prisme de la fiction dans La Henriade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maira Daniel; Roulin Jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Henriade de Voltaire : poésie, histoire, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.77-91, 2019, 978-2-7453-5160-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...104 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rapports d’esprit entre conte et histoire chez Montesquieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Jomand-Baudry et M. Hersant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conte et Histoire (1690-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.69-80, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06030-7.p.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire-Rousseau : la médiatisation d’une querelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Baudry et D. Reynaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle. Lettres au rédacteur, nécrologies, querelles médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, p. 203-231, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.31783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des passions dans le théâtre des Lumières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Boehm, J.-L. Ferrary et S. Franchet d’Espèrey (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme et ses passions, Actes du XVIIe Congrès international de l’Association Guillaume Budé organisé à Lyon du 26 au 29 août 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles-Lettres, pp.685-695, 2016, 978-2-251-44577-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du destin d'un individu à celui de l'État : la perception du cas de Cromwell en France dans la première moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biographie &amp; Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.219-231, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.5988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'histoire et politique : Montesquieu et Voltaire face à l'histoire récente de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bianchi; R. Minuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montesquieu et les philosophies de l'histoire au XVIIIe siècle, Cahiers Montesquieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Liguori Editore, pp.87-98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'esprit contre l'esprit ? Sur quelques paradoxes apparents des Lettres persanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Stewart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres persanes en leur temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.95-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et l'histoire de France : comment l'historien &amp;quot;fait parler&amp;quot; les grands hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hersant, M-P. Pilorge, C. Ramond et F. Raviez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, histoires. Nouvelles approches de Saint-Simon et des récits des XVIIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.187-202, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire en sourdine ? Matière et récits historiques dans l'&amp;quot;Intrigue du mariage de M. le duc de Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Guerre civile des langues. Mémoires de Saint-Simon, année 1710, " Intrigue du mariage de M. le duc de Berry "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.65-82, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">M. Hersant, M-P. Pilorge, C. Ramond et F. Raviez. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coin du voile fut levé...&amp;quot; : la politique des papes dans l'Essai sur les mœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Herman, K. Peeters et P. Pelckmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, histoires. Nouvelles approches de Saint-Simon et des récits des XVIIe-XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.187-202, 2011</w:t>
+              <w:t xml:space="preserve">Les Philosophes et leurs papes, Actes du colloque " Les papes imaginaires des Lumières françaises 1713-1789 "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.145-157, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire revivre l'Antiquité ? Le dialogue des morts chez Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Elm, G. Lottes et V. de Senarclens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Antike der Moderne. Vom Umgang mit der Antike im Europa des 18. Jahrhunderts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wehrhahn Verlag, pp.293-308, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire philosophique : poursuivre l'histoire du pouvoir par alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Macé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du Dictionnaire philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.133-146, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection polémique et citations despotiques : l'utilisation de Chardin dans les chapitres persans de l'Essai sur les mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Ferret, G. Goggi, C. Volpilhac-Auger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copier/Coller. Écriture et réécriture chez Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Plus, pp.71-80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6441,112 +6286,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Muslim Orient in Eighteenth Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Méricam-Bourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Literary Encyclopedia [en ligne] Volume 1.5.2.04: French Writing and Culture: Eighteenth-Century and the Enlightenment, 1700-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.litencyc.com/php/stopics.php?rec=true&amp;UID=19641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6693,51 +6538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SKUY4638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.052.0199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09278-0.p.0341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZTIV4755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078398v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KTSH6608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JFWH2215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hersant Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2017.1778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ds-20627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991791v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GIKH4753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QNRJ4804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.154.0657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTVH6999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977555v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SBCZ4240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QXMR4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977542v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JDCF8633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107492v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SFWF4111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.035.0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWPR2109" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LAZX9895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PIZT1303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XVLE6693" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.040.0431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/publication/writings-1769-0/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/publication/essai-sur-les-m%c5%93urs-et-lesprit-des-nations-i/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06030-7.p.0069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5988" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille M&#233;ricam-Bourdet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SKUY4638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.052.0199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10876-4.p.0267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09278-0.p.0341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05472288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZTIV4755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078398v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KTSH6608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/ds-20627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hersant Marc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JFWH2215" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/simon.2017.1778" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991791v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GIKH4753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991787v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QNRJ4804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04222680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.154.0657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTVH6999" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977555v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SBCZ4240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05467837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QXMR4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977542v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JDCF8633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107492v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/SFWF4111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip.035.0025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWPR2109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/LAZX9895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PIZT1303" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XVLE6693" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.040.0431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y3i" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/publication/writings-1769-0/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Volpilhac-Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10505-3.p.0281" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09404-3.p.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/publication/essai-sur-les-m%c5%93urs-et-lesprit-des-nations-i/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06030-7.p.0069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5988" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977547v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976393v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>