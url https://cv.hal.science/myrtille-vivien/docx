--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -2976,51 +2976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C05A28F"/>
+    <w:nsid w:val="A209E6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3124,51 +3124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACFC7E28"/>
+    <w:nsid w:val="6F4C7F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3272,51 +3272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50494D22"/>
+    <w:nsid w:val="1F721FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>