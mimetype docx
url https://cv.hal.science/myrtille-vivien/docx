--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -91,95 +91,116 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-8007-491X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=jvPn88sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2003 : Maitre de conférences en Biostatistique  à la Faculté de Pharmacie de l'Université de Montpellier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">myrtille.vivien@umontpellier.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de Recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -235,1006 +256,1006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Pharmacokinetics of Radiopharmaceuticals from SPECT/CT Image Acquisition by Contouring in Patients with Gastroenteropancreatic Neuroendocrine Tumors: Lu-177 DOTATATE (Lutathera®) Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of drug metabolism and pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (4), pp.329-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13318-023-00829-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle proposition, l’Analyse Discriminante Multitableaux : STATIS-LDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 154 (3), pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a Tobacco Data Set with a Multiblock PLS Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (2), pp.273-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341112800392643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory analysis via multi-block multivariate additive PLS splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Amenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (4), pp.731-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2011.611239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two four-way multiblock methods used for comparing two consumer panels of children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (7), pp.472-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new linear method for analyzing four‐way multiblock tables: STATIS‐4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (6), pp.399-407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing and predicting sensory profiles from NIRS data: use of the GOMCIA and GOMCIA‐PLS multiblock methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.162-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cem.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalization of STATIS-ACT strategy: DO-ACT for two multiblocks tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46 (1), pp.155-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9473(03)00146-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized orthogonal multiple co‐inertia analysis(–PLS): new multiblock component and regression methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (5), pp.287-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1244,944 +1265,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle proposition, l'Analyse Discriminante Multitableaux : STATIS-LDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 12èmes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, Feb 2012, Paris, France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUBRE: an algorithm for multiblock regression. Application in sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th meeting of Chemometrics in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results about STATIS and generalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metodi, Modelli e Tecnologie dell’informazione a Supporto delle Decisioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Procida, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATIS-4 : analyse conjointe de plusieurs multi-tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 9èmes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, Jan 2006, Montpellier, France. pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux propositions pour étudier la proximité de panels de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 8èmes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, Mar 2004, Rennes, France. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La DOuble Analyse Conjointe de Tableaux : une généralisation de la méthode (ACT-)STATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 36èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de CO-Inertie Multiple Orthogonale Généralisée PLS2: mise en évidence d'une relation entre données sensorielles et données hédoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 7èmes Journées Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, Jan 2002, Lille, France. pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two approaches for discriminant partial least squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Amenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference Gesellschaft für Klassifikation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de multi-tableaux : l'ACIMOG-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès Chimiométrie 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Chimie, Dec 2001, Paris, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode de régression pour les multi-tableaux: ACIMOG-PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXXIIIèmes Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2001, Nantes, France. pp.707-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle extension de la régression PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6èmes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, Jan 2000, Pau, France. pp.5.0-5.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,145 +2212,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Approaches for Discriminant Partial Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Amenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Data Science and Applied Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.100-108, 2003, Studies in Classification, Data Analysis, and Knowledge Organization, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18991-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2339,117 +2360,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d’utilisation de la régression Partial Least Squares linéaire sous Splus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98-06, Rapport technique Groupe de Biostatistique et d'Analyse des Systemes, INRA,Montpellier. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,100 +2480,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches PLS linéaires et non linéaires pour la modélisation de multi-tableaux. Théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2562,117 +2583,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain 7 : Régression Linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. MOOC en ligne, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2682,233 +2703,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAQIS : modélisation de multitableaux à quatre entrées d’après une généralisation de STATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 45èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.45, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des scores de préférences des consommateurs par diverses caractérisations des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 9èmes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Montpellier, France. pp.15-17, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2976,51 +2997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A209E6D2"/>
+    <w:nsid w:val="DBF9BA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3124,51 +3145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F4C7F12"/>
+    <w:nsid w:val="A780685B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3272,51 +3293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F721FEA"/>
+    <w:nsid w:val="EFB7DDF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3509,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myrtille-vivien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8007-491X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myrtille.vivien@umontpellier.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barakat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Kotzki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-023-00829-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reyn&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392643" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF2N14WZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amenta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2011.611239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.04.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FNJV2MW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17JG319H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVML8CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(03)00146-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69G83R0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHZ1PTX0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18991-3_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRRFMH64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002118v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myrtille-vivien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8007-491X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jvPn88sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myrtille.vivien@umontpellier.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Barakat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Vivien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Kotzki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-023-00829-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reyn&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341112800392643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-XF2N14WZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289365v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Lombardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Amenta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2011.611239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.04.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FNJV2MW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17JG319H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.919" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PVML8CP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(03)00146-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B69G83R0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHZ1PTX0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18991-3_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRRFMH64-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002118v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>