--- v0 (2026-03-19)
+++ v1 (2026-04-19)
@@ -196,832 +196,832 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design Fiction in French Engineering Education: Imaging Futures for Waste Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-025-10234-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la transition énergétique en école d’ingénieur par le design fiction : une approche prospective et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Potapoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148mn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Futures education: an oscillation between knowledge and opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediteranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.162-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/mje.5569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les postures éducatives dans l’enseignement des questions politiquement sensibles : penser les stratégies d’enseignement à partir des contextes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Urgelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15pey⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire collective comme outil d’éducation au changement climatique au Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 76 (2), pp.73-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.076.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des recherches sur l’éducation au changement climatique : quel rôle pour la didactique des sciences et des technologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.9-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la QSV des migrations humaines en lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...298 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 76 (2), pp.105-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.076.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.076.0105⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05297744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du littoral togolais imaginé par des élèves du primaire du Sud Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.146-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les lycéens et lycéennes s’adressent aux générations futures via une capsule temporelle…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.133-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,51 +1068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Pre- and In-service Teachers’ Stances on Teaching Socioscientific Issues: A Systematic Review of Empirical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokcen Ozcan-Ermis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,951 +1140,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La théorie de l’enquête sociale de John Dewey, un cadre conceptuel pour une éducation scientifique au sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de L’éducation au politique. Les problèmes pernicieux, de M. Fabre, Londres, ISTE, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles de l’enquête sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing fictional short stories about the Anthropocene: Effects on students' futures thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2022.842252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au futur. Une ressource pour penser l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No future ? Stop au fatalisme ! Pour une éducation aux futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard, Rémi Beau, Christophe Goupil et Christian Koenig (coords.), Manuel de la grande transition, Paris, Les liens qui libèrent, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée prospective ? Quelques balises pour l’étude des futurs de la forêt en lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schouver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gueziec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hors-série 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles références pour enseigner la transition agroécologique ? Étude de discours de chercheurs sur leurs pratiques scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...393 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (15-2), pp.103-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.8769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un dispositif de recherche collaborative dans l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,342 +2323,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction du concept d’énergie en cours de physique : analyse d’une pratique ordinaire d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Energies, 10, pp.123-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPARAISON DE SÉANCES METTANT EN JEU UN SAVOIR « TRADITIONNEL » ET UN SAVOIR « CONTROVERSÉ » : UNE ÉTUDE DE CAS EN PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.146-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographier des controverses pour apprendre la complexité des technosciences : l'étude des gaz de schiste en lycée agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner un savoir stabilisé et une controverse socioscientifique, quelles différences et similitudes ? Exemple d'une pratique ordinaire d'enseignement en physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Albe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.45-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maffre Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maron Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -2853,77 +2853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Committed and Critical Educ-Action Towards the Agro-Ecological Transition: The Controversy School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2964,402 +2964,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental awareness and controversy mapping on excessive meat production and consumption. A study with preservice preschool teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cebrián-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Acebal- Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions de l’ARDiST. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après les 12èmes rencontres scientifiques…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.507-525, 2024, 978-2-9577091-1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la place du débat pour éduquer au changement climatique dans les curricula au Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Adjeran et R. Barbara (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions écologiques en Afrique. Apports des systèmes éducatifs pour une prise de conscience précoce aux enjeux climatiques du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Sodylary, pp.131-162, 2024, 978-99982-1-202-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’enquête dans l’enseignement des questions socialement vives. Quelles diffusion et appropriation dansl’enseignement agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La genèse des savoirs dans les recherches collaboratives : approches didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, 2024, 9782383950646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer au changement climatique par le design fiction : une expérimentation sur la problématique des déchets en école d'ingénieur•es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions de l’ARDiST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12èmes rencontres scientifiques..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-206, 2024, 978-2-9577091-1-3</w:t>
@@ -3388,51 +3388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans A. Barthes, J.-M. Lange et C. Chauvigné (dir.), Dictionnaire critique des éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.645-652, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Mutabazi et A. Khasanzyanova (dir.), Accompagner et prévenir le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l’eau, pp.149-162, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,64 +3552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching SSI: Implications with Respect to Teachers’ Professional Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Approaches to Socioscientific Issues and Sustainability Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.69-83, 2022, Innovative Approaches to Socio-Scientific Issues and Sustainability Education – Linking Research to Practice, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3643,64 +3643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité professionnelle enseignante et QSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécil. Gardiès; Laurent Fauré; Sylvie Sognos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, pp.131-148, 2020, 978-2-36493-860-1</w:t>
@@ -3729,64 +3729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser les futurs en école d'ingénieurs, un enjeu de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cepaduès éditions, pp.55-71, 2020, 978-2-36493-860-1</w:t>
@@ -3815,51 +3815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête dans la cartographie des controverses : principes pour une adaptation dans l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Simonneaux (Ed.), La démarche d’enquête, contribution à la didactique des Questions Socialement Vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions (Agora recherche), pp.171-188, 2019, 1027501877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,355 +3878,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction du livre &amp;quot;Le découpage des savoirs scolaires dans l'enseignement agricole. Des disciplines scolaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Gardiès et N. Hervé (Eds). Le découpage des savoirs scolaires dans l’enseignement agricole : des disciplines scolaires en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri éditions (Agora recherche), pp.8-17, 2015, 2844449956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'enseignement des sciences physiques et chimiques dans l'enseignement secondaire agricole : un regard institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement agricole entre savoirs professionnels et savoirs scolaires Les disciplines en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijon Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-130, 2015, 978-2-84444-995-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les GAP comme vecteurs de changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-F. Marcel (Ed.) Lycées agricoles en changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.165-182., 2014, 2844449786</w:t>
+              <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.127-143, 2014, 2844449786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369210v1</w:t>
+                <w:t xml:space="preserve">halshs-02369211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les GAP comme vecteurs de changements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les savoirs en mutation : apprendre pour changer et apprendre à changer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-F. Marcel (Ed.) Lycées agricoles en changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.127-143, 2014, 2844449786</w:t>
+              <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.165-182., 2014, 2844449786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369211v1</w:t>
+                <w:t xml:space="preserve">halshs-02369210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4244,51 +4244,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le futur. Un enjeu d’éducation pour faire face à l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'Eau. , 2022, Critiques éducatives, Nathanaël Wallenhorst, 9782356878489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4338,64 +4338,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,51 +4461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de pratiques d’enseignement de savoirs de la physique stabilisés (l’énergie) et controversés (le changement climatique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU20107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4564,51 +4564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des questions socialement vives et Anthropocène : Enquêter pour développer la pensée prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,51 +4658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école face à l’Anthropocène : quelle « éducation au futur » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la journée « Éduquer en Anthropocène »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Formation Professionnelle Arts, Jan 2026, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4721,1015 +4721,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions socialement vives en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « Le climat pour vos classes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office for Climate Education, Jan 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éducation au futur : quelques repères pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège commun des inspecteurs de l’éducation nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Montpellier, Jan 2025, Canet en Roussillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions du futur des jeunes, un enjeu pour une éducation au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études QSV et éducation au politique : approches didactiques et transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de Nantes, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales du changement climatique et images du futur des élèves de primaire du sud Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France. pp.251-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition agroécologique dans l’enseignement agricole technique, un enjeu d’éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Réparer le futur ? Réflexions et expériences depuis l’écologie politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer au futur : une oscillation entre savoirs et opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE INTERLABORATOIRES SUR L’EDUCATION SCIENTIFIQUE ET TECHNOLOGIQUE MEDITERRANEE 9EME COLLOQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité SIEST, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le futur, un enjeu d’éducation pour faire face à un monde en transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Réparer le futur ? Réflexions et expériences depuis l’écologie politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire académique EDD « Etre citoyen et penser le monde demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École de la controverse : une recherche collaborative pour développer l’enquête sur les questions socialement vives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France. pp.251-256</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche « Pratiques et formes d’engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Maxence Arnould</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d'enquête sur les questions socialement vives de transitions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webconférence Esprit critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé, Apr 2024, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: What futures for school in 2050?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Education Summer University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office of Climate Education, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les déchets générés par les activités humaines : comment le design-fiction peut aider les étudiants en ingénierie à imaginer le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École de la Controverse, une plateforme de ressources pour éduquer au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Delbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,208 +5830,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les démarches prospectives, catalyseurs de transformation sociale ou technologies des pouvoirs en place ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe Artistique d’Exploration Scientifique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quai des savoirs, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enquête pour enseigner les questions socialement vives. Dialogue, échanges, activités autour de la cartographie des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Engager la formation dans la transition écologique, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les lycéens se représentent-ils la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Potapoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6050,2962 +6050,2962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales du changement climatique sur un territoire en mutation. Cas des élèves de primaire du Sud Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque international du CIST-Apprendre des territoires/Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.325-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prospective en contexte éducatif : un panorama des recherches internationales récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Former au monde de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design fiction in engineering education: imaging waste management in different futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser la culture technoscientifique en formation ingénieur : quelques réflexions suite à la mise en place d’un module de design-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Innovation Technologique Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants aux valeurs de la République. La démarche d’enquête sur les questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webconférence Rencontres 2023 Les valeurs de la république</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé, Nov 2023, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles représentations ont les élèves d'écoles du sud Togo du changement climatique et de ses effets sur leur territoire de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMER AU MONDE DE DEMAIN. Éduquer à la durabilité pour trans-former en commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire pour la Formation et l’Éducation à un Développement Durable (RéUniFEDD), Jul 2023, Clermont-Ferrand, INSPÉ de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis passés, présents et futurs : des possibles à enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webconférence Enseigner les changements globaux à l'horizon 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Toulouse, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time capsule to explore a socially acute question. What futures images do high school students have of the digitization of society?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservice secondary science teachers’ teaching proposals to address a socially acute question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Acebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cebrián</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales des lycéens sur la transition énergétique : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Potapoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Former au monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Réseau Universitaire pour la Formation et l’Éducation à un Développement Durable, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Quelles représentations ont les élèves d'écoles du sud Togo du changement climatique et de ses effets sur leur territoire de vie ?</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment accompagner les jeunes à se projeter dans le futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webconférence Épisode Cévénol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro-Florac, Oct 2023, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les futurs possibles pour bifurquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la journée « Transition écologique » de la ligue de l’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition écologique : imaginer des futurs possibles avec les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webconférence Canotech « Éducation à l'écocitoyenneté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopée, Mar 2023, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire pour construire un cadre conceptuel de la pensée prospective adapté aux contextes d’éducation et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la pensée politique à travers l’étude de la question socialement vive des migrations humaines en lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du CIST-Apprendre des territoires/Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.325-328</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les ingénieurs pour un monde problématique. Quelques repères pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la Recherche en Ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le design fiction pour éduquer au changement climatique. La problématique de la valorisation des déchets en école d'ingénieur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation à la note et l’estime de soi dans un dispositif expérimental d’évaluation sans note en BTSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Décrochage scolaire : quels enjeux aujourd’hui ? quelles pratiques éducatives ? quels partenariats ? quels effets sur les apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles relations entre le genre et l’estime de soi dans un projet d’expérimentation d’évaluation sans note ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les ingénieur·es pour un monde problématique. Focus sur la pensée prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « 100 ans de l’École Nationale de Météorologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental awareness and controversy mapping on excessive meat production and consumption: A study with preservice preschool teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cebrián-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Acebal-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle multi-niveaux à propos de la position de l’enseignant sur les questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and social studies teachers’ stances during controversial issue discussion: a critical interpretative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökcen Ermis Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal du lycée : une éducation à visée transformative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche en Ingénierie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">37ème Colloque international de l’ISIAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María del Carmen Acebal-Expósito</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des messages de lycéens pour les générations futures : construction d’une capsule temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFIRSE : La Recherche en Éducation dans le contexte de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves-ingénieurs se représentent-ils les futurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d’enquête en didactique des questions socialement vives, un modèle pour politiser l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque John Dewey, les figures inspirantes pour l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal du lycée ancré dans une démarche d’enquête comme espace de créativité à investir au service d’un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles approches éducatives pour enseigner la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2020 - Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles images du futur se font les lycéens à propos de la numérisation de la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2020 - Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la pensée prospective en école d’ingénieurs : une recherche-collaborative orientée par la conception de dispositifs de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9043,51 +9043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un dispositif de recherche collaborative de l'Enseignement Agricole sur le développement professionnel d'enseignants de Physique-Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontres du REF : Recherche, innovation, institution : un trinôme en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9125,51 +9125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par l’action didactique conjointe des activités de recherche collaborative et scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9214,420 +9214,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How transition to agroecology questions knowledge production and learning dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Gold Coast, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problématisation et démarche d'investigation dans le cadre d'une recherche collaborative: étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'études des ESPE Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place d’une démarche d’enquête sur une question socialement vive agro-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Changements et Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9652,51 +9652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry based learning and socially acute questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9790,64 +9790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles dans l’enseignement de la physique au lycée : de la nécessité de construire des faits didactiques pour décrire la place et la nature des savoirs scientifiques en œuvre dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9872,51 +9872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de séances mettant en jeu un savoir « traditionnel » et un savoir « controversé » : une étude de cas en Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10031,51 +10031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C56EF1B4"/>
+    <w:nsid w:val="8B76E845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10262,51 +10262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/n-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-082X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166720828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouamoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucille Pouyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-025-10234-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112403ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcen Ozcan-Ermis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00306-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-10XW950N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.842252" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schouver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gueziec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11878" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCH0HXMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lorite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n-Robles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Acebal- Exp&#243;sito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1840-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03351909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143185v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Delbeck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acebal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823415v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Acebal-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;kcen Ermis Ozcan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778427v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/n-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-082X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166720828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-025-10234-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouamoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucille Pouyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112403ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcen Ozcan-Ermis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00306-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-10XW950N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.842252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schouver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gueziec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11878" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCH0HXMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lorite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n-Robles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Acebal- Exp&#243;sito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1840-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03351909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Delbeck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acebal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716899v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Acebal-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;kcen Ermis Ozcan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>