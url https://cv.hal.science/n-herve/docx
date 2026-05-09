--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -287,3052 +287,3190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la QSV des migrations humaines en lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 76 (2), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.076.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer au futur, qu’est-ce que ça veut dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner la transition énergétique en école d’ingénieur par le design fiction : une approche prospective et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Potapoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/148mn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futures education: an oscillation between knowledge and opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediteranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.162-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26220/mje.5569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des recherches sur l’éducation au changement climatique : quel rôle pour la didactique des sciences et des technologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.9-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective comme outil d’éducation au changement climatique au Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 76 (2), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.076.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les postures éducatives dans l’enseignement des questions politiquement sensibles : penser les stratégies d’enseignement à partir des contextes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Urgelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 227, pp.87-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15pey⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur du littoral togolais imaginé par des élèves du primaire du Sud Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.146-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au futur est émancipatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 459, pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les lycéens et lycéennes s’adressent aux générations futures via une capsule temporelle…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.133-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112403ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying Pre- and In-service Teachers’ Stances on Teaching Socioscientific Issues: A Systematic Review of Empirical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokcen Ozcan-Ermis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42330-023-00306-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de L’éducation au politique. Les problèmes pernicieux, de M. Fabre, Londres, ISTE, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l’enquête sociale de John Dewey, un cadre conceptuel pour une éducation scientifique au sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing fictional short stories about the Anthropocene: Effects on students' futures thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2022.842252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles de l’enquête sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au futur. Une ressource pour penser l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 76 (2), pp.73-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.076.0073⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renouard, Rémi Beau, Christophe Goupil et Christian Koenig (coords.), Manuel de la grande transition, Paris, Les liens qui libèrent, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.13355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No future ? Stop au fatalisme ! Pour une éducation aux futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Mensuel de l'Ecole valaisanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.11-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles références pour enseigner la transition agroécologique ? Étude de discours de chercheurs sur leurs pratiques scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (15-2), pp.103-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée prospective ? Quelques balises pour l’étude des futurs de la forêt en lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schouver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gueziec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d'un dispositif de recherche collaborative dans l'enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, pp.9-42</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menons l’enquête sur des questions d’Education au Développement Durable dans la perspective des Questions Socialement Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Hautes écoles pédagogiques et institutions assimilées de Suisse romande et du Tessin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La problématisation et les démarches d'investigation scientifique dans le contexte d'une éducation en vue d'un développement durable, 22, pp.143-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Kossi Lodonou</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du concept d’énergie en cours de physique : analyse d’une pratique ordinaire d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.146-161</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Energies, 10, pp.123-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPARAISON DE SÉANCES METTANT EN JEU UN SAVOIR « TRADITIONNEL » ET UN SAVOIR « CONTROVERSÉ » : UNE ÉTUDE DE CAS EN PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.146-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier des controverses pour apprendre la complexité des technosciences : l'étude des gaz de schiste en lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.155-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...131 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner un savoir stabilisé et une controverse socioscientifique, quelles différences et similitudes ? Exemple d'une pratique ordinaire d'enseignement en physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Albe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48, pp.177-180</w:t>
+              <w:t xml:space="preserve">, 2013, 29, pp.45-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1380 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la démarche d'investigation dans l'enseignement agricole: un modèle et quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessmann Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maffre Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maron Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Committed and Critical Educ-Action Towards the Agro-Ecological Transition: The Controversy School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Networks for Critical and Altruistic Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Springer Nature Switzerland, pp.517-536, 2025, Contemporary Trends and Issues in Science Education, 978-3-031-83837-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83837-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83837-8_24⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05165535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental awareness and controversy mapping on excessive meat production and consumption. A study with preservice preschool teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Lorite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cebrián-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Acebal- Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions de l’ARDiST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12èmes rencontres scientifiques…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.507-525, 2024, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d’enquête dans l’enseignement des questions socialement vives. Quelles diffusion et appropriation dansl’enseignement agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La genèse des savoirs dans les recherches collaboratives : approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, 2024, 9782383950646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la place du débat pour éduquer au changement climatique dans les curricula au Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Adjeran et R. Barbara (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions écologiques en Afrique. Apports des systèmes éducatifs pour une prise de conscience précoce aux enjeux climatiques du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Sodylary, pp.131-162, 2024, 978-99982-1-202-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer au changement climatique par le design fiction : une expérimentation sur la problématique des déchets en école d'ingénieur•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3352,414 +3490,500 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions de l’ARDiST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12èmes rencontres scientifiques..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-206, 2024, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.-M. Zakhartchouk (dir.), Relever le défi écologique à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98-101, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans A. Barthes, J.-M. Lange et C. Chauvigné (dir.), Dictionnaire critique des éducations à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.645-652, 2024, 978-2-336-43959-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation à la note et l’estime de soi dans un dispositif expérimental d’évaluation sans note en BTSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Mutabazi et A. Khasanzyanova (dir.), Accompagner et prévenir le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l’eau, pp.149-162, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching SSI: Implications with Respect to Teachers’ Professional Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Approaches to Socioscientific Issues and Sustainability Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.69-83, 2022, Innovative Approaches to Socio-Scientific Issues and Sustainability Education – Linking Research to Practice, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1840-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité professionnelle enseignante et QSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécil. Gardiès; Laurent Fauré; Sylvie Sognos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, pp.131-148, 2020, 978-2-36493-860-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser les futurs en école d'ingénieurs, un enjeu de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3779,448 +4003,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gardiès; Laurent Fauré; Sylvie Sognos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cepaduès éditions, pp.55-71, 2020, 978-2-36493-860-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête dans la cartographie des controverses : principes pour une adaptation dans l'enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Simonneaux (Ed.), La démarche d’enquête, contribution à la didactique des Questions Socialement Vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions (Agora recherche), pp.171-188, 2019, 1027501877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'enseignement des sciences physiques et chimiques dans l'enseignement secondaire agricole : un regard institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement agricole entre savoirs professionnels et savoirs scolaires Les disciplines en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dijon Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-130, 2015, 978-2-84444-995-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du livre &amp;quot;Le découpage des savoirs scolaires dans l'enseignement agricole. Des disciplines scolaires en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Gardiès et N. Hervé (Eds). Le découpage des savoirs scolaires dans l’enseignement agricole : des disciplines scolaires en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri éditions (Agora recherche), pp.8-17, 2015, 2844449956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les GAP comme vecteurs de changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gardiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-F. Marcel (Ed.) Lycées agricoles en changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.127-143, 2014, 2844449786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs en mutation : apprendre pour changer et apprendre à changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-F. Marcel (Ed.) Lycées agricoles en changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri Editions (collection Agora recherche), pp.165-182., 2014, 2844449786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4230,91 +4454,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le futur. Un enjeu d’éducation pour faire face à l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'Eau. , 2022, Critiques éducatives, Nathanaël Wallenhorst, 9782356878489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4324,120 +4548,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13q1k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,100 +4671,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de pratiques d’enseignement de savoirs de la physique stabilisés (l’énergie) et controversés (le changement climatique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU20107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00776520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4550,1707 +4774,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des questions socialement vives et Anthropocène : Enquêter pour développer la pensée prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03351909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions futures du numérique : quels récits écrire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de printemps LUDOVIACH#26 « MutAtIons : quand le numérique transforme les métiers et la formation tout au long de la vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Yverdon-les-Bains, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école face à l’Anthropocène : quelle « éducation au futur » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à la journée « Éduquer en Anthropocène »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Formation Professionnelle Arts, Jan 2026, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions du futur des jeunes, un enjeu pour une éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études QSV et éducation au politique : approches didactiques et transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Nantes, Dec 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au futur : quelques repères pour l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collège commun des inspecteurs de l’éducation nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Montpellier, Jan 2025, Canet en Roussillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions socialement vives en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire « Le climat pour vos classes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office for Climate Education, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’éducation au futur : quelques repères pour l’enseignement</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles visions du futur ont les jeunes de l’enseignement agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège commun des inspecteurs de l’éducation nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Montpellier, Jan 2025, Canet en Roussillon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’appui de l’enseignement technique agricole « Exercer son métier d’appui à l’enseignement technique agricole en 2025 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Dijon, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les visions du futur des jeunes, un enjeu pour une éducation au politique</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sera une fois les futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études QSV et éducation au politique : approches didactiques et transversales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Nantes, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Podcast Détour vers le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quai des savoirs, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer au futur : une oscillation entre savoirs et opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMINAIRE INTERLABORATOIRES SUR L’EDUCATION SCIENTIFIQUE ET TECHNOLOGIQUE MEDITERRANEE 9EME COLLOQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité SIEST, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition agroécologique dans l’enseignement agricole technique, un enjeu d’éducation au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Réparer le futur ? Réflexions et expériences depuis l’écologie politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du changement climatique et images du futur des élèves de primaire du sud Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France. pp.251-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marie Cadou</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les déchets générés par les activités humaines : comment le design-fiction peut aider les étudiants en ingénierie à imaginer le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Réparer le futur ? Réflexions et expériences depuis l’écologie politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Enseigner les Transitions Écologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le futur, un enjeu d’éducation pour faire face à un monde en transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire académique EDD « Etre citoyen et penser le monde demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École de la controverse : une recherche collaborative pour développer l’enquête sur les questions socialement vives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche « Pratiques et formes d’engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche d'enquête sur les questions socialement vives de transitions écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webconférence Esprit critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé, Apr 2024, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: What futures for school in 2050?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Education Summer University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office of Climate Education, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École de la Controverse, une plateforme de ressources pour éduquer au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Delbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontre internationale des LéA-IFÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de l'éducation, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches prospectives, catalyseurs de transformation sociale ou technologies des pouvoirs en place ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Artistique d’Exploration Scientifique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quai des savoirs, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête pour enseigner les questions socialement vives. Dialogue, échanges, activités autour de la cartographie des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Engager la formation dans la transition écologique, perspectives internationales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les lycéens se représentent-ils la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Potapoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du changement climatique sur un territoire en mutation. Cas des élèves de primaire du Sud Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international du CIST-Apprendre des territoires/Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants aux valeurs de la République. La démarche d’enquête sur les questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webconférence Rencontres 2023 Les valeurs de la république</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé, Nov 2023, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective en contexte éducatif : un panorama des recherches internationales récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Former au monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design fiction in engineering education: imaging waste management in different futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6266,73 +6766,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser la culture technoscientifique en formation ingénieur : quelques réflexions suite à la mise en place d’un module de design-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6348,1018 +6848,1303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Innovation Technologique Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute école pédagogique de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Former les enseignants aux valeurs de la République. La démarche d’enquête sur les questions socialement vives</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis passés, présents et futurs : des possibles à enseigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence Rencontres 2023 Les valeurs de la république</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé, Nov 2023, A distance, France</w:t>
+              <w:t xml:space="preserve">Webconférence Enseigner les changements globaux à l'horizon 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Toulouse, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time capsule to explore a socially acute question. What futures images do high school students have of the digitization of society?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations ont les élèves d'écoles du sud Togo du changement climatique et de ses effets sur leur territoire de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouété Serge Yemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Lodonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORMER AU MONDE DE DEMAIN. Éduquer à la durabilité pour trans-former en commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Universitaire pour la Formation et l’Éducation à un Développement Durable (RéUniFEDD), Jul 2023, Clermont-Ferrand, INSPÉ de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservice secondary science teachers’ teaching proposals to address a socially acute question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Acebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cebrián</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cebrián</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment accompagner les jeunes à se projeter dans le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th conference of the european science education research association ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
+              <w:t xml:space="preserve">Webconférence Épisode Cévénol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro-Florac, Oct 2023, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les futurs possibles pour bifurquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la journée « Transition écologique » de la ligue de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition écologique : imaginer des futurs possibles avec les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webconférence Canotech « Éducation à l'écocitoyenneté »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopée, Mar 2023, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des lycéens sur la transition énergétique : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Potapoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Former au monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Universitaire pour la Formation et l’Éducation à un Développement Durable, Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire pour construire un cadre conceptuel de la pensée prospective adapté aux contextes d’éducation et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la pensée politique à travers l’étude de la question socialement vive des migrations humaines en lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental awareness and controversy mapping on excessive meat production and consumption: A study with preservice preschool teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cebrián-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Acebal-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle multi-niveaux à propos de la position de l’enseignant sur les questions socialement vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Panissal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les ingénieurs pour un monde problématique. Quelques repères pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche en Ingénierie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles relations entre le genre et l’estime de soi dans un projet d’expérimentation d’évaluation sans note ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les ingénieur·es pour un monde problématique. Focus sur la pensée prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « 100 ans de l’École Nationale de Météorologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design fiction pour éduquer au changement climatique. La problématique de la valorisation des déchets en école d'ingénieur·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7375,971 +8160,686 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation à la note et l’estime de soi dans un dispositif expérimental d’évaluation sans note en BTSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Décrochage scolaire : quels enjeux aujourd’hui ? quelles pratiques éducatives ? quels partenariats ? quels effets sur les apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...222 lines deleted...]
-                <w:t xml:space="preserve">María del Carmen Acebal-Expósito</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science and social studies teachers’ stances during controversial issue discussion: a critical interpretative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökcen Ermis Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal du lycée : une éducation à visée transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque international de l’ISIAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de chercheurs en agroécologie : quelles transpositions didactiques possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche d’enquête en didactique des questions socialement vives, un modèle pour politiser l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque John Dewey, les figures inspirantes pour l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle nature de la science enseigner dans le cadre d’une QSV ? Exemple de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des messages de lycéens pour les générations futures : construction d’une capsule temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFIRSE : La Recherche en Éducation dans le contexte de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves-ingénieurs se représentent-ils les futurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8355,630 +8855,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation recherche et formation en didactique des QSV : quelle méthodologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la Recherche de l'ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal du lycée ancré dans une démarche d’enquête comme espace de créativité à investir au service d’un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucille Pouyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles approches éducatives pour enseigner la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2020 - Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles images du futur se font les lycéens à propos de la numérisation de la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transitions 2020 - Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modélisations des démarches d’investigation sur une question socialement vive pour le développement d’une pensée problématologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la pensée prospective en école d’ingénieurs : une recherche-collaborative orientée par la conception de dispositifs de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julitte Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8994,976 +9425,976 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude AIPU section France : les passeurs de la Pédagogie Universitaire dans les projets de transformation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation par l’action didactique conjointe des activités de recherche collaborative et scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.36-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un dispositif de recherche collaborative de l'Enseignement Agricole sur le développement professionnel d'enseignants de Physique-Chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontres du REF : Recherche, innovation, institution : un trinôme en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How transition to agroecology questions knowledge production and learning dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Panissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASERA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs mathématiques dans l'analyse didactique de l'enseignement de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDIST : 10 èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématisation et démarche d'investigation dans le cadre d'une recherche collaborative: étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'études des ESPE Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place d’une démarche d’enquête sur une question socialement vive agro-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Changements et Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry based learning and socially acute questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European science education research association (ESERA), Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles dans l’enseignement de la physique au lycée : de la nécessité de construire des faits didactiques pour décrire la place et la nature des savoirs scientifiques en œuvre dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de séances mettant en jeu un savoir « traditionnel » et un savoir « controversé » : une étude de cas en Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10031,51 +10462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B76E845"/>
+    <w:nsid w:val="3F1D052D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10262,51 +10693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/n-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-082X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166720828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-025-10234-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouamoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucille Pouyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112403ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcen Ozcan-Ermis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00306-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-10XW950N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.842252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schouver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gueziec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11878" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCH0HXMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lorite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n-Robles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Acebal- Exp&#243;sito" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1840-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03351909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Delbeck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131873v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acebal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716899v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Acebal-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;kcen Ermis Ozcan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613932v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/n-herve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-082X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166720828" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-025-10234-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucille Pouyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Panissal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Potapoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouamoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Saoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.5569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akou&#233;t&#233; Serge Yemey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Lodonou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urgelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112403ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcen Ozcan-Ermis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-023-00306-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-10XW950N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.842252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schouver" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gueziec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QCH0HXMN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01325483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83837-8_24" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lorite" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n-Robles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Acebal- Exp&#243;sito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1840-7_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03351909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cadou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Delbeck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610381v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524861v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acebal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cebri&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Acebal-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823415v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;kcen Ermis Ozcan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613947v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02369279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02366831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>