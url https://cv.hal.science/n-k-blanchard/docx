--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1893,769 +1893,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment corriger efficacement les typos dans les mots de passe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counting authorised paths in constrained control-flow graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121929v1</w:t>
+                <w:t xml:space="preserve">hal-02549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the inflating enclosing ball problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Password typo correction using discrete logarithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IC-CSCE 2019 - 8th International Conference on Computer Science and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pristine, Kosovo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549818v1</w:t>
+                <w:t xml:space="preserve">hal-02550719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluto surface composition from spectral model inversion with metaheuristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposal for the New Shape Prize: CIVICS: Changing Incentives for Voters in International Cooperation through Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila R Gabasova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">VIII International Smolny Student Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099265v1</w:t>
+                <w:t xml:space="preserve">hal-02273387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving to client-side hashing for online authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Socio-Technical Aspects in SecuriTy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Luxembourg Ville, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant-Vowel-Consonants for Error-Free Code Entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Comment corriger efficacement les typos dans les mots de passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846847v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Password typo correction using discrete logarithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the inflating enclosing ball problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-CSCE 2019 - 8th International Conference on Computer Science and Communication Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pristine, Kosovo</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550719v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting authorised paths in constrained control-flow graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enka Blanchard</w:t>
+                <w:t xml:space="preserve">Pluto surface composition from spectral model inversion with metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila R Gabasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Olkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549827v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for the New Shape Prize: CIVICS: Changing Incentives for Voters in International Cooperation through Sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Consonant-Vowel-Consonants for Error-Free Code Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pivot</w:t>
+                <w:t xml:space="preserve">Leila Gabasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Smolny Student Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">HCI International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273387v1</w:t>
+                <w:t xml:space="preserve">hal-01846847v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de tête de nombreux mots de passe inviolables et inoubliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gabasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,64 +3450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexive Memory Authenticator: A Proposal for Effortless Renewable Biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,278 +3717,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the usability and security of mail-in ballots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Secrets : A recognition-based security primitive and its use for boardroom voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908417v2</w:t>
+                <w:t xml:space="preserve">hal-03133412v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Secrets : A recognition-based security primitive and its use for boardroom voting</w:t>
+                <w:t xml:space="preserve">Auteur·ices, relecteur·ices : redoublons de prudence face aux effets de modes technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Li Vigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bouchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03133412v3</w:t>
+                <w:t xml:space="preserve">hal-03741811v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteur·ices, relecteur·ices : redoublons de prudence face aux effets de modes technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the usability and security of mail-in ballots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rauzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03741811v3</w:t>
+                <w:t xml:space="preserve">hal-02908417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-Verified Voting: Verifiable Low-Tech Remote Boardroom Voting</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cue-Pin-Select, a Secure Mental Password Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gabasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usable everlasting encryption using the pornography infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4632,51 +4632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560680v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Adams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dardouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gabasova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midavaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.9368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Boubli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemaistre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1978-7z05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-vmak-xq38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-g7ca-v287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2018100104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Makowsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ravve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter y A Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04790817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Waligorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola K Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila R Gabasova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Grundy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Olkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846847v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gabasova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sennesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malaingre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274694.3274734" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304598v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K. Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouhamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pohle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39749-4_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908417v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133412v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741811v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T Sherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781231v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556366v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560680v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Adams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dardouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gabasova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midavaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.9368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Boubli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemaistre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1978-7z05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-vmak-xq38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-g7ca-v287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2018100104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Makowsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ravve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter y A Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04790817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Waligorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola K Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila R Gabasova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Grundy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Olkin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846847v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gabasova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sennesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malaingre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274694.3274734" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304598v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K. Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouhamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pohle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39749-4_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133412v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741811v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908417v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T Sherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781231v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556366v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>