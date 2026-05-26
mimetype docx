--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1521,213 +1521,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cripping assistive tech design How the current disability framework limits our ability to create emancipatory technology</w:t>
+                <w:t xml:space="preserve">Analyse du système de vote en ligne Neovote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djohar Sidhoum-Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692370v1</w:t>
+                <w:t xml:space="preserve">hal-03656951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du système de vote en ligne Neovote</w:t>
+                <w:t xml:space="preserve">Cripping assistive tech design How the current disability framework limits our ability to create emancipatory technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.377-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656951v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origami voting: a non-cryptographic approach to transparent ballot verification</w:t>
               </w:r>
@@ -1893,769 +1893,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting authorised paths in constrained control-flow graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment corriger efficacement les typos dans les mots de passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549827v1</w:t>
+                <w:t xml:space="preserve">hal-02121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Password typo correction using discrete logarithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving to client-side hashing for online authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+                <w:t xml:space="preserve">Xavier Coquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-CSCE 2019 - 8th International Conference on Computer Science and Communication Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pristine, Kosovo</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Socio-Technical Aspects in SecuriTy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Luxembourg Ville, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550719v1</w:t>
+                <w:t xml:space="preserve">hal-02560695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for the New Shape Prize: CIVICS: Changing Incentives for Voters in International Cooperation through Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+                <w:t xml:space="preserve">A note on the inflating enclosing ball problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pivot</w:t>
+                <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Smolny Student Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273387v1</w:t>
+                <w:t xml:space="preserve">hal-02549818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to client-side hashing for online authentication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluto surface composition from spectral model inversion with metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila R Gabasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Olkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Socio-Technical Aspects in SecuriTy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Luxembourg Ville, Luxembourg</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560695v1</w:t>
+                <w:t xml:space="preserve">hal-03099265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment corriger efficacement les typos dans les mots de passe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Consonant-Vowel-Consonants for Error-Free Code Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gabasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">HCI International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121929v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846847v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the inflating enclosing ball problem</w:t>
+                <w:t xml:space="preserve">Counting authorised paths in constrained control-flow graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549818v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluto surface composition from spectral model inversion with metaheuristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Password typo correction using discrete logarithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">IC-CSCE 2019 - 8th International Conference on Computer Science and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pristine, Kosovo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant-Vowel-Consonants for Error-Free Code Entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A proposal for the New Shape Prize: CIVICS: Changing Incentives for Voters in International Cooperation through Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Gabasova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ted Selker</w:t>
+                <w:t xml:space="preserve">Olivier Pivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">VIII International Smolny Student Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846847v3</w:t>
+                <w:t xml:space="preserve">hal-02273387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de tête de nombreux mots de passe inviolables et inoubliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gabasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,308 +2700,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots de passe : le choix humain plus sécurisé que la génération aléatoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving voting technology is hard: the trust-legitimacy-participation loop and related problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Socio-Technical Aspects in Security and Trust- STAST'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781239v1</w:t>
+                <w:t xml:space="preserve">hal-02560643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving security and usability of passphrases with guided word choice</w:t>
+                <w:t xml:space="preserve">Mots de passe : le choix humain plus sécurisé que la génération aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Malaingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Computer Security Applications Conference (ACSAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781233v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving voting technology is hard: the trust-legitimacy-participation loop and related problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving security and usability of passphrases with guided word choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Malaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Socio-Technical Aspects in Security and Trust- STAST'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Computer Security Applications Conference (ACSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San Juan, Puerto Rico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3274694.3274734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560643v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Sum-Radii Clustering</w:t>
               </w:r>
@@ -3450,64 +3450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexive Memory Authenticator: A Proposal for Effortless Renewable Biometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola K Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,278 +3717,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Secrets : A recognition-based security primitive and its use for boardroom voting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the usability and security of mail-in ballots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133412v3</w:t>
+                <w:t xml:space="preserve">hal-02908417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteur·ices, relecteur·ices : redoublons de prudence face aux effets de modes technologiques</w:t>
+                <w:t xml:space="preserve">Visual Secrets : A recognition-based security primitive and its use for boardroom voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rauzy</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741811v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133412v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the usability and security of mail-in ballots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auteur·ices, relecteur·ices : redoublons de prudence face aux effets de modes technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Li Vigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908417v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741811v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase-Verified Voting: Verifiable Low-Tech Remote Boardroom Voting</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cue-Pin-Select, a Secure Mental Password Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gabasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usable everlasting encryption using the pornography infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enka Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siargey Kachanovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4632,51 +4632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560680v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Adams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dardouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gabasova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midavaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.9368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Boubli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemaistre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1978-7z05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-vmak-xq38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-g7ca-v287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2018100104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Makowsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ravve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter y A Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04790817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Waligorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola K Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila R Gabasova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Grundy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Olkin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846847v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gabasova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sennesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malaingre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274694.3274734" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304598v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K. Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouhamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pohle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39749-4_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133412v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741811v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908417v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T Sherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781231v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556366v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560680v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Adams" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enka Blanchard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Dardouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gabasova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Midavaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.9368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Boubli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.29994" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djohar Sidhoum-Rahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Walter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15911-4_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Shew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemaistre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-1978-7z05" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-vmak-xq38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-g7ca-v287" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2018100104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Makowsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ravve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter y A Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04790817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_27" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Waligorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3382990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola K Blanchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siargey Kachanovich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila R Gabasova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Grundy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Olkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846847v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gabasova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sennesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Malaingre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274694.3274734" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304598v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K. Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouhamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pohle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39749-4_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908417v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133412v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741811v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rauzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Robucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T Sherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781231v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556366v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>