--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the sources of ambient PM10 organic aerosol in urban and rural Catalonia, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marten In 'T Veld</w:t>
+                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Trechera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeyush Khare</w:t>
+                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufang Hao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noemi Pérez</w:t>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 902, pp.166440. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189454v1</w:t>
+                <w:t xml:space="preserve">hal-03969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Trechera</w:t>
+                <w:t xml:space="preserve">Characterizing the sources of ambient PM10 organic aerosol in urban and rural Catalonia, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten In 'T Veld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+                <w:t xml:space="preserve">Peeyush Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noemí Pérez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.166440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969422v1</w:t>
+                <w:t xml:space="preserve">hal-04189454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t>
               </w:r>
@@ -3182,295 +3182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New northern snowpack classification linked to vegetation cover on a latitudinal mega-transect across northeastern Canada</w:t>
+                <w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Royer</w:t>
+                <w:t xml:space="preserve">Abdoulaye Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Domine</w:t>
+                <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roy</w:t>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2021.1898775⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.576750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427903v1</w:t>
+                <w:t xml:space="preserve">ineris-03157665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New northern snowpack classification linked to vegetation cover on a latitudinal mega-transect across northeastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martins</w:t>
+                <w:t xml:space="preserve">Alain Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">Florent Domine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">Alexandre Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.576750. </w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2021.1898775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03157665v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement report: Fourteen months of real-time characterisation of the submicronic aerosol and its atmospheric dynamics at the Marseille-Longchamp supersite</w:t>
               </w:r>
@@ -5728,1704 +5728,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-bound reactive oxygen species (PB-ROS) emissions and formation pathways in residential wood smoke under different combustion and aging conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Zotter</w:t>
+                <w:t xml:space="preserve">Evolution of the chemical fingerprint of biomass burning organic aerosol during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coty Jen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Bruns</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deepika Bhattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.6985 - 7000. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-6985-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7607-7624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7607-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795372v1</w:t>
+                <w:t xml:space="preserve">hal-01805053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vapor wall loss on the degradation rate constants in chamber experiments of levoglucosan and other biomass burning markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Residential Coal Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.2612-2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b03960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-10915-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859399v1</w:t>
+                <w:t xml:space="preserve">hal-01710456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and horizontal distribution of regional new particle formation events in Madrid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenology of summer ozone episodes over the Madrid Metropolitan Area, central Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Titos</w:t>
+                <w:t xml:space="preserve">Xavier Querol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotzon Gangoiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (22), pp.16601-16618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16601-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.6511-6533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-6511-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014305v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Residential Coal Combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Ni</w:t>
+                <w:t xml:space="preserve">Particle-bound reactive oxygen species (PB-ROS) emissions and formation pathways in residential wood smoke under different combustion and aging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Stefenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Bhattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b03960⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.6985 - 7000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-6985-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710456v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of summer ozone episodes over the Madrid Metropolitan Area, central Spain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hong Lee</w:t>
+                <w:t xml:space="preserve">Influence of the vapor wall loss on the degradation rate constants in chamber experiments of levoglucosan and other biomass burning markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (9), pp.6511-6533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-6511-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (15), pp.10915-10930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-10915-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788173v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the chemical fingerprint of biomass burning organic aerosol during aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+                <w:t xml:space="preserve">Vertical and horizontal distribution of regional new particle formation events in Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carnerero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ealo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coty Jen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emily Bruns</w:t>
+                <w:t xml:space="preserve">Gloria Titos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7607-7624. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16601-16618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7607-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16601-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805053v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive chemical characterization of industrial PM2.5 from steel industry activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Schwier</w:t>
+                <w:t xml:space="preserve">Aurélie Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Sébastien Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Fanny Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Jean L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.180 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051675v1</w:t>
+                <w:t xml:space="preserve">hal-01656687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive chemical characterization of industrial PM2.5 from steel industry activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mizzi</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mathiot</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Masson</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean L. Jaffrezo</w:t>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 152, pp.180 - 190. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656687v1</w:t>
+                <w:t xml:space="preserve">hal-01656061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
+                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656061v1</w:t>
+                <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extent of new particle formation events over the Mediterranean Basin from multiple ground-based and airborne measurements</w:t>
+                <w:t xml:space="preserve">Organic aerosol source apportionment by offline-AMS over a full year in Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Berland</w:t>
+                <w:t xml:space="preserve">Carlo Bozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Dalia Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Culot</w:t>
+                <w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Paola Fermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (13), pp.8247-8268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-9567-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8247-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656123v1</w:t>
+                <w:t xml:space="preserve">hal-01656083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic aerosol source apportionment by offline-AMS over a full year in Marseille</w:t>
+                <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Bozzetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Salameh</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Fermo</w:t>
+                <w:t xml:space="preserve">Greg C. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (13), pp.8247-8268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8247-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6975 - 7001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-6975-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656083v1</w:t>
+                <w:t xml:space="preserve">hal-01583940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial extent of new particle formation events over the Mediterranean Basin from multiple ground-based and airborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovanna Arndt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg C. Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.6975 - 7001. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-6975-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-9567-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583940v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of high-ozone episodes in NE Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotzon Gangoiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Minguillón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7604,295 +7604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling organic aerosol concentrations and properties during ChArMEx summer campaigns of 2012 and 2013 in the western Mediterranean region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Gasoline cars produce more carbonaceous particulate matter than modern filter-equipped diesel cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-12509-2017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.4926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03714-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724306v1</w:t>
+                <w:t xml:space="preserve">hal-01656074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline cars produce more carbonaceous particulate matter than modern filter-equipped diesel cars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
+                <w:t xml:space="preserve">Modelling organic aerosol concentrations and properties during ChArMEx summer campaigns of 2012 and 2013 in the western Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.4926. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (20), pp.12509-12531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03714-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-12509-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656074v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gas-phase organics using proton transfer reaction time-of-flight mass spectrometry: fresh and aged residential wood combustion emissions</w:t>
               </w:r>
@@ -8146,64 +8146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave snow emission modeling uncertainties in boreal and subarctic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier St-Jean-Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,563 +8667,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Cooking Emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Klein</w:t>
+                <w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen M. Platt</w:t>
+                <w:t xml:space="preserve">A. Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi J. Farren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emily A. Bruns</w:t>
+                <w:t xml:space="preserve">H.L. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04618⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656700v1</w:t>
+                <w:t xml:space="preserve">insu-01344534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Cooking Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Culot</w:t>
+                <w:t xml:space="preserve">Naomi J. Farren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.L. Dewitt</w:t>
+                <w:t xml:space="preserve">Anais Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.1243 - 1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01344534v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5 chemical composition in five European Mediterranean cities: A 1-year study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Liguori</w:t>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.12.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656699v1</w:t>
+                <w:t xml:space="preserve">insu-01164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Ravier</w:t>
+                <w:t xml:space="preserve">PM2.5 chemical composition in five European Mediterranean cities: A 1-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Polo</w:t>
+                <w:t xml:space="preserve">Francesca Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.102 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164691v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
               </w:r>
@@ -9468,64 +9468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary emissions and secondary organic aerosol formation from the exhaust of a flex-fuel (ethanol) vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,51 +9615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alkylate fuel on exhaust emissions and secondary aerosol formation of a 2-stroke and a 4-stroke scooter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen M. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Clairotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Pieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. -J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
@@ -9998,295 +9998,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of marine and continental aerosol sources in Paris using high resolution aerosol mass spectrometry</w:t>
+                <w:t xml:space="preserve">Wintertime aerosol chemical composition and source apportionment of the organic fraction in the metropolitan area of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Crippa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jay G. Slowik</w:t>
+                <w:t xml:space="preserve">M. Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F. Decarlo</w:t>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mohr</w:t>
+                <w:t xml:space="preserve">J. G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Heringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50151⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.961-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-961-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663090v1</w:t>
+                <w:t xml:space="preserve">hal-01662669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime aerosol chemical composition and source apportionment of the organic fraction in the metropolitan area of Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of marine and continental aerosol sources in Paris using high resolution aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. G. Slowik</w:t>
+                <w:t xml:space="preserve">Monica Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay G. Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mohr</w:t>
+                <w:t xml:space="preserve">Peter F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Heringa</w:t>
+                <w:t xml:space="preserve">Claudia Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.961-981. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1950 - 1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-961-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662669v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling secondary organic aerosol in an urban area: application to Paris, France</w:t>
               </w:r>
@@ -10400,295 +10400,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from gasoline vehicle emissions in a new mobile environmental reaction chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. M. Platt</w:t>
+                <w:t xml:space="preserve">Primary and secondary organic aerosol origin by combined gas-particle phase source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Astorga</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (18), pp.9141-9158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-9141-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (16), pp.8411-8426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-8411-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456525v1</w:t>
+                <w:t xml:space="preserve">hal-01662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary organic aerosol origin by combined gas-particle phase source apportionment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Crippa</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from gasoline vehicle emissions in a new mobile environmental reaction chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clairotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Canonaco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. F. Decarlo</w:t>
+                <w:t xml:space="preserve">C. Astorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (16), pp.8411-8426. </w:t>
+              <w:t xml:space="preserve">, 2013, 13 (18), pp.9141-9158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-8411-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-9141-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662683v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and stable carbon isotopic composition of particulate Polycyclic Aromatic Hydrocarbons issued from combustion of 10 Mediterranean woods</w:t>
               </w:r>
@@ -11089,90 +11089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black carbon physical properties and mixing state in the European megacity Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tritscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jurányi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (11), pp.5831-5856. </w:t>
@@ -11530,51 +11530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tritscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Praplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t>
@@ -11865,295 +11865,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608056v1</w:t>
+                <w:t xml:space="preserve">insu-00646131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+                <w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00646131v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t>
               </w:r>
@@ -12392,432 +12392,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions - Part 1: Aqueous phase photooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 2: Formation of secondary organic aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scarfogliero</w:t>
+                <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Vincent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (14), pp.5093-5105</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5107-5117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-5107-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455285v1</w:t>
+                <w:t xml:space="preserve">hal-01686848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 2: Formation of secondary organic aerosol</w:t>
+                <w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-5107-2009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686848v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00497880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions - Part 1: Aqueous phase photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scarfogliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5093-5105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00497880v1</w:t>
+                <w:t xml:space="preserve">hal-01455285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 1: Aqueous phase photooxidation</w:t>
               </w:r>
@@ -12829,64 +12829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scarfogliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12963,51 +12963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13062,90 +13062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 3: Hygroscopic and volatility properties of the formed secondary organic aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13196,51 +13196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor ion scanning–mass spectrometry for the determination of nitro functional groups in atmospheric particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13338,51 +13338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to determine the total carbonyl functional group content in extractable particulate organic matter by tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyn Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,77 +13493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (3), pp.182 à 193. </w:t>
@@ -13601,51 +13601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylic acid functional group analysis using constant neutral loss scanning-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14589,51 +14589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,51 +15019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15243,51 +15243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15920,51 +15920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hl. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -16881,51 +16881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17487,70 +17487,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t>
+                <w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17566,353 +17566,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803312v1</w:t>
+                <w:t xml:space="preserve">hal-01803303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French network organisation for PM episodes comprehension : chemical speciation, CHIMERE modeling and source apportionment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Verlhac</w:t>
+                <w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970661v1</w:t>
+                <w:t xml:space="preserve">hal-01803312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Marchand</w:t>
+                <w:t xml:space="preserve">The French network organisation for PM episodes comprehension : chemical speciation, CHIMERE modeling and source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehgere Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803303v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18006,51 +18006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18564,51 +18564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18663,51 +18663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project ChArMEx - Chemistry Aerosol Mediterranean Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19405,51 +19405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3257-2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In 'T Veld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Khare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Hao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166440" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2022.100176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Langlois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2021.1898775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7293-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02907333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beddows" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-84" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Polichetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Miglietta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Alfano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Massera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Vito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04324-7_3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pieber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11461-2019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2018.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6985-2018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10915-2018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carnerero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ealo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16601-2018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03960" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotzon Gangoiti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6511-2018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coty Jen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7607-2018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mizzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathiot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L. Jaffrezo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.032" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fermo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8247-2017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mantilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Minguill&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2817-2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Bruns" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M. Pieber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12509-2017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656074v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pieber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zardini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03714-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656132v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogushan Kilic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-705-2017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier St-Jean-Rondeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-623-2016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguill&#243;n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00182j" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656700v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Platt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi J. Farren" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Detournay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04618" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656699v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.12.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Platt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Pieber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656717v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zardini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.03.024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456406v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -J. Huang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4749" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663090v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Decarlo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mohr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50151" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662669v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crippa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Heringa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-961-2013" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945152v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-983-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456525v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9141-2013" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662683v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8411-2013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686725v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2703-2013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5831-2013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sinha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9593-2012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455285v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarfogliero" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686848v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5107-2009" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686838v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5093-2009" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.057" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDL626T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686852v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyn Zheng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1392" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C5155139E6E9248881AD911DE8DA80830B0254B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378357v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820801922946" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683076v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.10.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65DB984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684250v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAU018" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003533v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3257-2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In 'T Veld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Khare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2022.100176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2021.1898775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7293-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02907333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beddows" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-84" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Polichetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Miglietta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Alfano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Massera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Vito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04324-7_3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pieber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11461-2019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2018.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coty Jen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7607-2018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03960" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotzon Gangoiti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6511-2018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6985-2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10915-2018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carnerero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ealo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16601-2018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mizzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathiot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Masson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L. Jaffrezo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.032" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fermo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8247-2017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mantilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Minguill&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2817-2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Bruns" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M. Pieber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pieber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zardini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03714-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12509-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656132v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogushan Kilic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-705-2017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier St-Jean-Rondeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-623-2016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguill&#243;n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00182j" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656700v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Platt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi J. Farren" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Detournay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04618" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.12.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Platt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Pieber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656717v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zardini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.03.024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456406v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -J. Huang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4749" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662669v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crippa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Heringa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-961-2013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663090v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Decarlo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mohr" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50151" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945152v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-983-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662683v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8411-2013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9141-2013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686725v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2703-2013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5831-2013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sinha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9593-2012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686848v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5107-2009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455285v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarfogliero" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686838v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5093-2009" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.057" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDL626T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686852v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyn Zheng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1392" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C5155139E6E9248881AD911DE8DA80830B0254B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378357v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820801922946" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683076v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.10.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65DB984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684250v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAU018" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003533v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>