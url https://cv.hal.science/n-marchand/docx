--- v1 (2026-05-01)
+++ v2 (2026-05-29)
@@ -66,6761 +66,6915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenology of submicron organic aerosol components in urban France based on long-term online observations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Trejo Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the V/Ni Ratio in Response to IMO Regulation-Induced Fuel Shifts and Scrubber Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brezins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soubise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siyuan Qian</w:t>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05149247v1</w:t>
+                <w:t xml:space="preserve">hal-04835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Maria Lanzafame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6575-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04970292v1</w:t>
+                <w:t xml:space="preserve">hal-05136501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gherras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136501v1</w:t>
+                <w:t xml:space="preserve">hal-04970292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266598v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
+                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339057v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+                <w:t xml:space="preserve">Cécile Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafang Cheng</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Darfeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927674v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pozzer</w:t>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035588v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Navarro-Barboza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pozzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.2667-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065185v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Source apportionment of PM10 particles in the urban atmosphere using PMF and LPO-XGBoost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 278, pp.121659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835799v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM10-bound trace elements in pan-European urban atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 260, pp.119630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04780988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative potential apportionment of atmospheric PM 1 : a new approach combining high-sensitive online analysers for chemical composition and offline OP measurement technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (5), pp.3257-3278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-3257-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of volatile organic compounds and their sources driving ozone and secondary organic aerosol formation in NE Spain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+                <w:t xml:space="preserve">Jarkko V Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167159⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225189v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient air particulate total lung deposited surface area (LDSA) levels in urban Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadiatullah Hadiatullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Trechera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 898, pp.165466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Identification of volatile organic compounds and their sources driving ozone and secondary organic aerosol formation in NE Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten In 'T Veld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.167159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167318v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Trechera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the sources of ambient PM10 organic aerosol in urban and rural Catalonia, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marten In 'T Veld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeyush Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufang Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 902, pp.166440. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic aerosol source apportionment by using rolling positive matrix factorization: Application to a Mediterranean coastal city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric environment: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2022.100176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1681 - 1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03157665v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New northern snowpack classification linked to vegetation cover on a latitudinal mega-transect across northeastern Canada</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Domine</w:t>
+                <w:t xml:space="preserve">Abdoulaye Samaké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roy</w:t>
+                <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11956860.2021.1898775⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.576750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427903v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03157665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Fourteen months of real-time characterisation of the submicronic aerosol and its atmospheric dynamics at the Marseille-Longchamp supersite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">New northern snowpack classification linked to vegetation cover on a latitudinal mega-transect across northeastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Domine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2021.1898775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-7293-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225312v1</w:t>
+                <w:t xml:space="preserve">hal-03427903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Measurement report: Fourteen months of real-time characterisation of the submicronic aerosol and its atmospheric dynamics at the Marseille-Longchamp supersite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.7293-7319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-7293-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238301v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.8067 - 8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-8067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131288v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246738v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insights into New Particle Formation in Barcelona, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beddows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-2020-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+                <w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Golly</w:t>
+                <w:t xml:space="preserve">Emilie Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Buisson</w:t>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuyin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.1469-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113941v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of carbonaceous aerosols in the vicinity of a Mediterranean industrial harbor: A coupled approach based on radiocarbon and molecular tracers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fagault</w:t>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sylvestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boualem Mesbah</w:t>
+                <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212, pp.250-261. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469306v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A networked wearable device for chemical multisensing</w:t>
+                <w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Polichetti</w:t>
+                <w:t xml:space="preserve">Aurélie Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lucia Miglietta</w:t>
+                <w:t xml:space="preserve">Lucie Polo-Rehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigida Alfano</w:t>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Massera</w:t>
+                <w:t xml:space="preserve">Benjamin Golly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio de Vito</w:t>
+                <w:t xml:space="preserve">Christine Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lecture Notes in Electrical Engineering, 539 (5), pp.17-24. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.5187-5207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04324-7_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574452v1</w:t>
+                <w:t xml:space="preserve">hal-02113941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from smoldering and flaming combustion of biomass: a box model parametrization based on volatility basis set</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A networked wearable device for chemical multisensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Bruns</w:t>
+                <w:t xml:space="preserve">Tiziana Polichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pieber</w:t>
+                <w:t xml:space="preserve">Maria Lucia Miglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Massera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11461-2019⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lecture Notes in Electrical Engineering, 539 (5), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04324-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466900v1</w:t>
+                <w:t xml:space="preserve">hal-04574452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Stove Technology and Combustion Conditions on Gas and Particulate Emissions from Residential Biomass Combustion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source apportionment of carbonaceous aerosols in the vicinity of a Mediterranean industrial harbor: A coupled approach based on radiocarbon and molecular tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Klein</w:t>
+                <w:t xml:space="preserve">Lise Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fagault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.250-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086256v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jacob</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from smoldering and flaming combustion of biomass: a box model parametrization based on volatility basis set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 19, pp.11461-11484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11461-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442664v1</w:t>
+                <w:t xml:space="preserve">hal-02466900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of organic aerosols in Europe: a modeling study using CAMx with modified volatility basis set scheme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Denier van Der Gon</w:t>
+                <w:t xml:space="preserve">Effect of Stove Technology and Combustion Conditions on Gas and Particulate Emissions from Residential Biomass Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Bhattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-15247-2019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.2209-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b05020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466893v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Organic Aerosol Formation from Aromatic Alkene Ozonolysis: Influence of the Precursor Structure on Yield, Chemical Composition, and Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wuyin Zheng</w:t>
+                <w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (7), pp.1469-1484. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067818v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jacob</w:t>
+                <w:t xml:space="preserve">Sources of organic aerosols in Europe: a modeling study using CAMx with modified volatility basis set scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Ciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (24), pp.15247-15270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-15247-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442703v1</w:t>
+                <w:t xml:space="preserve">hal-02466893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José B. Nicolas</w:t>
+                <w:t xml:space="preserve">Particle-bound reactive oxygen species (PB-ROS) emissions and formation pathways in residential wood smoke under different combustion and aging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Bhattu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.6985 - 7000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-6985-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834470v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of fine organic aerosols in the western Mediterranean area during the ChArMEx 2013 summer campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">Influence of the vapor wall loss on the degradation rate constants in chamber experiments of levoglucosan and other biomass burning markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7287-7312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7287-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (15), pp.10915-10930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-10915-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799911v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of PM2.5 at an urban-industrial Mediterranean city, Marseille (France): Application of the ME-2 solver to inorganic and organic markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Detournay</w:t>
+                <w:t xml:space="preserve">Vertical and horizontal distribution of regional new particle formation events in Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carnerero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ealo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Titos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (22), pp.16601-16618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-16601-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859403v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the chemical fingerprint of biomass burning organic aerosol during aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Residential Coal Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7607-2018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.2612-2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b03960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805053v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Residential Coal Combustion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+                <w:t xml:space="preserve">Phenomenology of summer ozone episodes over the Madrid Metropolitan Area, central Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Querol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotzon Gangoiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b03960⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.6511-6533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-6511-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710456v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of summer ozone episodes over the Madrid Metropolitan Area, central Spain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hong Lee</w:t>
+                <w:t xml:space="preserve">Evolution of the chemical fingerprint of biomass burning organic aerosol during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coty Jen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (9), pp.6511-6533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-6511-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7607-7624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7607-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788173v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-bound reactive oxygen species (PB-ROS) emissions and formation pathways in residential wood smoke under different combustion and aging conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deepika Bhattu</w:t>
+                <w:t xml:space="preserve">Aerosol sources in the western Mediterranean during summertime: a model-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José B. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.6985 - 7000. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-6985-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9631 - 9659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9631-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795372v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vapor wall loss on the degradation rate constants in chamber experiments of levoglucosan and other biomass burning markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Simulation of fine organic aerosols in the western Mediterranean area during the ChArMEx 2013 summer campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (15), pp.10915-10930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-10915-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7287-7312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7287-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859399v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and horizontal distribution of regional new particle formation events in Madrid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of PM2.5 at an urban-industrial Mediterranean city, Marseille (France): Application of the ME-2 solver to inorganic and organic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Ealo</w:t>
+                <w:t xml:space="preserve">D. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Titos</w:t>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Detournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-16601-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.263 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014305v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive chemical characterization of industrial PM2.5 from steel industry activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Masson</w:t>
+                <w:t xml:space="preserve">Characterization of gas-phase organics using proton transfer reaction time-of-flight mass spectrometry: fresh and aged residential wood combustion emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean L. Jaffrezo</w:t>
+                <w:t xml:space="preserve">Jay G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogushan Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.12.032⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.705-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-705-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656687v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656061v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
@@ -6858,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
@@ -6953,51 +7107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic aerosol source apportionment by offline-AMS over a full year in Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bozzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,90 +7241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovanna Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg C. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (11), pp.6975 - 7001. </w:t>
@@ -7234,51 +7388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,10928 +7490,10774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of high-ozone episodes in NE Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gotzon Gangoiti</w:t>
+                <w:t xml:space="preserve">Comprehensive chemical characterization of industrial PM2.5 from steel industry activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Mantilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés Alastuey</w:t>
+                <w:t xml:space="preserve">Aurélie Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Minguillón</w:t>
+                <w:t xml:space="preserve">Sébastien Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2817-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.180 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656142v1</w:t>
+                <w:t xml:space="preserve">hal-01656687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary emissions and secondary aerosol production potential from woodstoves for residential heating: Influence of the stove technology and combustion efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.2923-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-2923-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656010v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline cars produce more carbonaceous particulate matter than modern filter-equipped diesel cars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Platt</w:t>
+                <w:t xml:space="preserve">Phenomenology of high-ozone episodes in NE Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Haddad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
+                <w:t xml:space="preserve">Gotzon Gangoiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Mantilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Minguillón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03714-9⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2817 - 2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2817-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656074v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling organic aerosol concentrations and properties during ChArMEx summer campaigns of 2012 and 2013 in the western Mediterranean region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Primary emissions and secondary aerosol production potential from woodstoves for residential heating: Influence of the stove technology and combustion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Bruns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone M. Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-12509-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.65 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724306v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gas-phase organics using proton transfer reaction time-of-flight mass spectrometry: fresh and aged residential wood combustion emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felix Klein</w:t>
+                <w:t xml:space="preserve">Gasoline cars produce more carbonaceous particulate matter than modern filter-equipped diesel cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-705-2017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.4926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03714-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656132v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Modelling organic aerosol concentrations and properties during ChArMEx summer campaigns of 2012 and 2013 in the western Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (20), pp.12509-12531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-12509-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave snow emission modeling uncertainties in boreal and subarctic environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Picard</w:t>
+                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Cooking Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi J. Farren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-623-2016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.1243 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388847v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+                <w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (12), pp.6596-6603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344759v1</w:t>
+                <w:t xml:space="preserve">insu-01344534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol origin in an urban environment: influence of biogenic and fuel combustion precursors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bertrand</w:t>
+                <w:t xml:space="preserve">Microwave snow emission modeling uncertainties in boreal and subarctic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Olivier St-Jean-Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montpetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fd00182j⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.623 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-623-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436745v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brulfert</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grisa Močnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp. 176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535897v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of atmospheric nanoparticle formation from emissions of marine microorganisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary organic aerosol origin in an urban environment: influence of biogenic and fuel combustion precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.L. Dewitt</w:t>
+                <w:t xml:space="preserve">M. C. Minguillón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069389⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 189, pp.337-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5fd00182j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01344534v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gas-Phase Organics Using Proton Transfer Reaction Time-of-Flight Mass Spectrometry: Cooking Emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily A. Bruns</w:t>
+                <w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Ježek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231-232, VIII - La vallée de l'Arve : des dispositifs innovants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656700v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Primary emissions and secondary organic aerosol formation from the exhaust of a flex-fuel (ethanol) vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Suarez-Bertoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ravier</w:t>
+                <w:t xml:space="preserve">S. M. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Polo</w:t>
+                <w:t xml:space="preserve">S. Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Pieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.200-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164691v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM2.5 chemical composition in five European Mediterranean cities: A 1-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Detournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 155, pp.102 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of air-sea exchanges on the Mediterranean marine boundary layer composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Langley Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stig Hellebust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Drewnick</w:t>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sciare</w:t>
+                <w:t xml:space="preserve">S Hellebust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Pandis</w:t>
+                <w:t xml:space="preserve">B Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01285053v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary emissions and secondary organic aerosol formation from the exhaust of a flex-fuel (ethanol) vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Hellebust</w:t>
+                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Pieber</w:t>
+                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436870v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alkylate fuel on exhaust emissions and secondary aerosol formation of a 2-stroke and a 4-stroke scooter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Polo Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.03.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656717v1</w:t>
+                <w:t xml:space="preserve">hal-01346307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+                <w:t xml:space="preserve">Effects of alkylate fuel on exhaust emissions and secondary aerosol formation of a 2-stroke and a 4-stroke scooter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Clairotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.307 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346307v1</w:t>
+                <w:t xml:space="preserve">hal-01656717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stroke scooters are a dominant source of air pollution in many cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Pieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. -J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms4749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime aerosol chemical composition and source apportionment of the organic fraction in the metropolitan area of Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. G. Slowik</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mohr</w:t>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Heringa</w:t>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (2), pp.961-981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-961-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662669v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of marine and continental aerosol sources in Paris using high resolution aerosol mass spectrometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black carbon physical properties and mixing state in the European megacity Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter F. Decarlo</w:t>
+                <w:t xml:space="preserve">M. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mohr</w:t>
+                <w:t xml:space="preserve">M. Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tritscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jurányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50151⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5831-5856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5831-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663090v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling secondary organic aerosol in an urban area: application to Paris, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Identification of marine and continental aerosol sources in Paris using high resolution aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-983-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1950 - 1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945152v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary organic aerosol origin by combined gas-particle phase source apportionment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. F. Decarlo</w:t>
+                <w:t xml:space="preserve">Modeling secondary organic aerosol in an urban area: application to Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (16), pp.8411-8426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-8411-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13, pp.983-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-983-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662683v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from gasoline vehicle emissions in a new mobile environmental reaction chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Astorga</w:t>
+                <w:t xml:space="preserve">Wintertime aerosol chemical composition and source apportionment of the organic fraction in the metropolitan area of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Heringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (18), pp.9141-9158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-9141-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.961-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-961-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456525v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization and stable carbon isotopic composition of particulate Polycyclic Aromatic Hydrocarbons issued from combustion of 10 Mediterranean woods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+                <w:t xml:space="preserve">Primary and secondary organic aerosol origin by combined gas-particle phase source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Menach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Budzinski</w:t>
+                <w:t xml:space="preserve">J. G. Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (5), pp.2703-2719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-2703-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (16), pp.8411-8426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-8411-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686725v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterization of African urban aerosols (Bamako in Mali and Dakar in Senegal) and their toxic effects in human bronchial epithelial cells: description of a worrying situation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from gasoline vehicle emissions in a new mobile environmental reaction chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+                <w:t xml:space="preserve">M. Clairotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cachier</w:t>
+                <w:t xml:space="preserve">C. Astorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (18), pp.9141-9158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-10-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-9141-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00818453v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical characterization and stable carbon isotopic composition of particulate Polycyclic Aromatic Hydrocarbons issued from combustion of 10 Mediterranean woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">K. Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">P.-M. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.2703-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-2703-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687217v1</w:t>
+                <w:t xml:space="preserve">hal-01686725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black carbon physical properties and mixing state in the European megacity Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical characterization of African urban aerosols (Bamako in Mali and Dakar in Senegal) and their toxic effects in human bronchial epithelial cells: description of a worrying situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tritscher</w:t>
+                <w:t xml:space="preserve">Stéphanie Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jurányi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. F. Decarlo</w:t>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Galy-Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5831-2013⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-10-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662676v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00818453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total OH reactivity measurements in Paris during the 2010 MEGAPOLI winter campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Williams</w:t>
+                <w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662673v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Total OH reactivity measurements in Paris during the 2010 MEGAPOLI winter campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dolgorouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cozic</w:t>
+                <w:t xml:space="preserve">V. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pissot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (20), pp.9593-9612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-9593-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708425v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">Julie Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Monod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. F. Decarlo</w:t>
+                <w:t xml:space="preserve">Nicolas Pissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683101v1</w:t>
+                <w:t xml:space="preserve">hal-00708425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. El Haddad</w:t>
+                <w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tritscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Praplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963403v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00608071v1</w:t>
+                <w:t xml:space="preserve">hal-01717928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baduel</w:t>
+                <w:t xml:space="preserve">Brice Termine-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Monge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. George</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.2059-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00646131v1</w:t>
+                <w:t xml:space="preserve">hal-00608071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+                <w:t xml:space="preserve">Oxidation of Atmospheric Humic Like Substances by Ozone: A Kinetic and Structural Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (12), pp.5238-5244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200587z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608056v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00646131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717928v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 2: Formation of secondary organic aerosol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686848v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 3: Hygroscopic and volatility properties of the formed secondary organic aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Quivet</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5119-5130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-5119-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00497880v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions - Part 1: Aqueous phase photooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scarfogliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (14), pp.5093-5105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 1: Aqueous phase photooxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 2: Formation of secondary organic aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (14), pp.5093-5105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-5093-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5107-5117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-5107-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686838v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575973v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00497880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 3: Hygroscopic and volatility properties of the formed secondary organic aerosol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">In-cloud processes of methacrolein under simulated conditions – Part 1: Aqueous phase photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scarfogliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nieto-Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (14), pp.5119-5130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-5119-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (14), pp.5093-5105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-5093-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686850v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor ion scanning–mass spectrometry for the determination of nitro functional groups in atmospheric particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehgere Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 618 (2), pp.184 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to determine the total carbonyl functional group content in extractable particulate organic matter by tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyn Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (8), pp.1089 - 1098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Reversible Transformation of an APCI/MS/MS Into an Aerosol Mass Spectrometer: Development and Characterization of a New Inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (3), pp.182 à 193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786820801922946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00378357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylic acid functional group analysis using constant neutral loss scanning-mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 605 (1), pp.61 - 69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol studies during the ESCOMPTE experiment: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74 (1-4), pp.547-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in the atmospheres of two French alpine valleys: sources and temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (5), pp.1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the atmosphere of two French alpine valleys: Temporal trends and examination of sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chevron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (1), pp.887-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenology of submicron organic aerosol components in urban France based on long-term online observations and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+                <w:t xml:space="preserve">Multi-year high-time resolution datasets of fine PM at 13 sites of the French Operational Network (CARA program): Chemical composition and organic aerosol sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolling vs. Seasonal PMF: Real-world multi-site and synthetic dataset comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoFi Users Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolling vs. Seasonal PMF: Multi-site and synthetic dataset comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samaké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling concentrations and properties of secondary aerosols in the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-10100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modeling perspective of the ChArMEx intensive campaign : origin of photo-oxidant and organic aerosol formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-6357-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modeling perspective of the ChArMEx intensive campaign : organic aerosol formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergy of multi-source apportionment approaches in an environment highly driven by atmospheric dynamic: case study of an Alpine valley during winter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleation from seawater emissions during mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source apportionment of VOCs and aerosols at Cap Corsica during the ChArMEx field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2015 (EGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary and secondary particles chemical composition of marine emissions from Mediterranean seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIO CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of polar organic compounds by TAG-AMS: case study of an Alpine valley in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hohaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sueper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct measurements of near-highway aerosol emissions and volatil organic compounds in a high diesel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Langley Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Portland OR, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modelling perspective of the summer 2013 CHARMEX chemistry intensive campaign : origin of photo-oxidant and aerosol formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air Quality and Biomass Burning: Active air-quality research in-put to engage quickly field actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F. de Brito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Chatain</w:t>
+                <w:t xml:space="preserve">G. Aymoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05574253v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAA2012 : Air Quality Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on the use of receptor models in the source apportionment of air pollutants, JRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Ispra, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional groups ingerprints of organic aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French network organisation for PM episodes comprehension : chemical speciation, CHIMERE modeling and source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehgere Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Technique des AASQA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monge M.-E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Oppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liselotte Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IGE, ADEME. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014894v1</w:t>
-              </w:r>
-[...3530 lines deleted...]
-                <w:t xml:space="preserve">hal-01803416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18275,103 +18275,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year datasets of PM1 chemical composition and organic aerosol sources in different French urban and suburban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association for Aerosol Research 41st Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Portland, OR, United States</w:t>
@@ -18525,103 +18525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique des particules émises par différents procédés de chauffage et quantification de leur contribution aux taux de PM en vallées alpines par une approche multitraceur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. 2011</w:t>
@@ -18807,51 +18807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la température de surface du sol en zones de pergélisol Arctique par l'utilisation de données de télédétection satellite assimilées dans le schéma de surface du modèle climatique canadien (CLASS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université Grenoble Alpes; Université de Sherbrooke (Québec, Canada), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAU018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18878,51 +18878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composante organique de l'aérosol atmosphérique : cas de deux vallées alpines (Chamonix et Maurienne) et développement analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Savoie, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18981,103 +18981,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Perspective of the Summer 2013 and 2014 ChArMEx/SAFMED Chemistry Intensive Campaigns: Origin of Photo-Oxidant and Aerosol Formation over the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steyn D., Chaumerliac N. (eds) Air Pollution Modeling and its Application XXIV. Springer Proceedings in Complexity. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-90, 2016, </w:t>
@@ -19115,90 +19115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Polycyclic Aromatic Hydrocarbons (PAHs) in Two French Alpine Valleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lichtfouse, Jan Schwarzbauer and Didier Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry. Green Chemistry and Pollutants in Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.409-417, 2005, </w:t>
@@ -19405,51 +19405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3257-2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In 'T Veld" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167159" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Khare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2022.100176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2021.1898775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225312v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7293-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02907333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beddows" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-84" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Polichetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Miglietta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Alfano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Massera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Vito" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04324-7_3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pieber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11461-2019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2018.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805053v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coty Jen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7607-2018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03960" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotzon Gangoiti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Perez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6511-2018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795372v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6985-2018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10915-2018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carnerero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ealo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16601-2018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656687v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mizzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathiot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Masson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L. Jaffrezo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.032" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fermo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8247-2017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mantilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Minguill&#243;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2817-2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Bruns" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M. Pieber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pieber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zardini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03714-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12509-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656132v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogushan Kilic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-705-2017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier St-Jean-Rondeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-623-2016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguill&#243;n" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00182j" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656700v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Platt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi J. Farren" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Detournay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04618" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.12.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Platt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Pieber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656717v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zardini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.03.024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456406v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -J. Huang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4749" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662669v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crippa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Heringa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-961-2013" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663090v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Decarlo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mohr" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50151" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945152v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-983-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662683v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8411-2013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9141-2013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686725v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2703-2013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662676v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5831-2013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouky" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sinha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9593-2012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686848v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5107-2009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455285v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarfogliero" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686838v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5093-2009" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.057" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDL626T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686852v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyn Zheng" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1392" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C5155139E6E9248881AD911DE8DA80830B0254B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378357v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820801922946" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683076v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.10.020" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65DB984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684250v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAU018" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003533v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-3257-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In 'T Veld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi P&#233;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Khare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Hao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166440" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2022.100176" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2021.1898775" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7293-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02907333v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beddows" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Shi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-84" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyin Zheng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10394" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Polichetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Miglietta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Alfano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Massera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Vito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04324-7_3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bruns" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pieber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11461-2019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Bhattu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b05020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6985-2018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10915-2018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014305v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carnerero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ealo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16601-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03960" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotzon Gangoiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Perez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Lee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-6511-2018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805053v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coty Jen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7607-2018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9631-2018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bozzetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detournay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2018.08.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogushan Kilic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-705-2017" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fermo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8247-2017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mizzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathiot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Masson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L. Jaffrezo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.12.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mantilla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Minguill&#243;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2817-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656010v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Bruns" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M. Pieber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656074v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pieber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zardini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Suarez-Bertoa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03714-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12509-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656700v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Platt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi J. Farren" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Detournay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04618" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01344534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Culot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dewitt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069389" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388847v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier St-Jean-Rondeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montpetit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-623-2016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguill&#243;n" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00182j" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Platt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Pieber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.07.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656699v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.12.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721512v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Langley Dewitt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Hellebust" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656717v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zardini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.03.024" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -J. Huang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4749" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662676v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laborde" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crippa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5831-2013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663090v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Decarlo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mohr" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50151" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-983-2013" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Slowik" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Heringa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-961-2013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662683v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8411-2013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456525v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astorga" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-9141-2013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686725v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Flaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-2703-2013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818453v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Val" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-10" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sinha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-9593-2012" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646131v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200587z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686850v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michaud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5119-2009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455285v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarfogliero" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieto-Gligorovski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686848v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5107-2009" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686838v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-5093-2009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686851v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehgere Abidi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.057" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDL626T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686852v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyn Zheng" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1392" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C5155139E6E9248881AD911DE8DA80830B0254B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378357v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Eyglunent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786820801922946" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683076v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.10.020" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65DB984-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259199v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daellenbach" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853341v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142045v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142044v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meme" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badr" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139095v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rmili" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schwier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970661v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684250v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAU018" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003533v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>