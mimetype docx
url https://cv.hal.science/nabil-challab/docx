--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -294,325 +294,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maple wood biochar-supported nickel nanoparticles: One pot synthesis for simultaneous removal of cationic and anionic dye mixture</w:t>
+                <w:t xml:space="preserve">Effect of oxide barriers and graphene intercalation on the magnetic properties of graphene/oxide/ferromagnet heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
+                <w:t xml:space="preserve">I. Berrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Znaidi</w:t>
+                <w:t xml:space="preserve">P A Dainone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Blanc</w:t>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Challab</w:t>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">S. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.100124. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.014404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2025.100124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.014404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368250v1</w:t>
+                <w:t xml:space="preserve">hal-05367411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxide barriers and graphene intercalation on the magnetic properties of graphene/oxide/ferromagnet heterostructures</w:t>
+                <w:t xml:space="preserve">Maple wood biochar-supported nickel nanoparticles: One pot synthesis for simultaneous removal of cationic and anionic dye mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Berrai</w:t>
+                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Dainone</w:t>
+                <w:t xml:space="preserve">Lamia Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">Esther Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Roussigné</w:t>
+                <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tria</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.014404. </w:t>
+              <w:t xml:space="preserve">Next Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.100124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.014404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2025.100124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367411v1</w:t>
+                <w:t xml:space="preserve">hal-05368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -685,51 +685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,51 +815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems (Phys. Status Solidi RRL 2/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnetoelastic field control in nanostructure arrays for straintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Nord - Paris XIII, 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA131038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1406,51 +1406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A12922D"/>
+    <w:nsid w:val="B9DC3E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>