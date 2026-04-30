--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -562,160 +562,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
+                <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202100149⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893704v1</w:t>
+                <w:t xml:space="preserve">hal-04489535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -724,285 +737,272 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adekunle Adeyeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (25), pp.29906-29915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489535v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
+                <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.2100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202100149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03893680v1</w:t>
+                <w:t xml:space="preserve">hal-03893704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,51 +1092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems (Phys. Status Solidi RRL 2/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,51 +1406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9DC3E19"/>
+    <w:nsid w:val="8E23CE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>