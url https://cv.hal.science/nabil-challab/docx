--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -294,325 +294,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxide barriers and graphene intercalation on the magnetic properties of graphene/oxide/ferromagnet heterostructures</w:t>
+                <w:t xml:space="preserve">Maple wood biochar-supported nickel nanoparticles: One pot synthesis for simultaneous removal of cationic and anionic dye mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Berrai</w:t>
+                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Dainone</w:t>
+                <w:t xml:space="preserve">Lamia Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">Esther Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Roussigné</w:t>
+                <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tria</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.014404. </w:t>
+              <w:t xml:space="preserve">Next Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.100124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.014404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2025.100124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367411v1</w:t>
+                <w:t xml:space="preserve">hal-05368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maple wood biochar-supported nickel nanoparticles: One pot synthesis for simultaneous removal of cationic and anionic dye mixture</w:t>
+                <w:t xml:space="preserve">Effect of oxide barriers and graphene intercalation on the magnetic properties of graphene/oxide/ferromagnet heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind K Bhakta</w:t>
+                <w:t xml:space="preserve">I. Berrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Znaidi</w:t>
+                <w:t xml:space="preserve">P A Dainone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Blanc</w:t>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Challab</w:t>
+                <w:t xml:space="preserve">Y. Roussigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">S. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.100124. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.014404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxsust.2025.100124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.014404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368250v1</w:t>
+                <w:t xml:space="preserve">hal-05367411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -698,51 +698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated Strain-Control of Localized Magnetic Modes in Antidot Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Heterogeneous Strain on the Magnetization Processes in Magnetic Nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Stiffness Effect on Ferromagnetic Response of Nanostructure Arrays in Stretchable Systems (Phys. Status Solidi RRL 2/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local magnetoelastic field control in nanostructure arrays for straintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Nord - Paris XIII, 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA131038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1406,51 +1406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E23CE3B"/>
+    <w:nsid w:val="783B22C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nabil-challab" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3865-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452705v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rou&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Omelyanchik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Dainone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussign&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.014404" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haboussi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekunle Adeyeye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05582" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201970015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03568742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA131038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>